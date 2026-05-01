--- v0 (2026-02-01)
+++ v1 (2026-05-01)
@@ -10,610 +10,603 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="357">
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Площадь</t>
   </si>
   <si>
     <t>Объем инвестиций</t>
   </si>
   <si>
     <t>Район</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Тип собственности</t>
   </si>
   <si>
     <t>Тип объекта</t>
   </si>
   <si>
     <t>Условия предоставления</t>
   </si>
   <si>
     <t>Ссылка на реестр</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
+    <t>Нежилое здание: г.Вологда, ул.Маяковского, д.2</t>
+  </si>
+  <si>
+    <t>481,8 м²</t>
+  </si>
+  <si>
+    <t>2 029 000</t>
+  </si>
+  <si>
+    <t>Центральный</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Маяковского, д.2</t>
+  </si>
+  <si>
+    <t>Муниципальная собственность</t>
+  </si>
+  <si>
+    <t>Нежилое здание</t>
+  </si>
+  <si>
+    <t>Аренда</t>
+  </si>
+  <si>
+    <t>Нежилое здание:г.Вологда, ул.Козленская, д.43а</t>
+  </si>
+  <si>
+    <t>1383,6 м²</t>
+  </si>
+  <si>
+    <t>65 000 000 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Козленская, д.43а</t>
+  </si>
+  <si>
+    <t>Частная</t>
+  </si>
+  <si>
+    <t>Аренда/Продажа</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, ул.Колхозная</t>
+  </si>
+  <si>
+    <t>2761 м²</t>
+  </si>
+  <si>
+    <t>953 942 ₽</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, ул. Колхозная</t>
+  </si>
+  <si>
+    <t>Государственная собственность (неразграниченная)</t>
+  </si>
+  <si>
+    <t>Земельный участок</t>
+  </si>
+  <si>
+    <t>Нежилое здание: г.Вологда, ул.Товарная</t>
+  </si>
+  <si>
+    <t>281,3 м²</t>
+  </si>
+  <si>
+    <t>41 468 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Александра Клубова, д. 17</t>
+  </si>
+  <si>
+    <t>Частная собственность</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, ул.Путейская, д.1</t>
+  </si>
+  <si>
+    <t>1 509 м²</t>
+  </si>
+  <si>
+    <t>48 230 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Путейская, д.1</t>
+  </si>
+  <si>
+    <t>Федеральная</t>
+  </si>
+  <si>
+    <t>Субаренда</t>
+  </si>
+  <si>
+    <t>Имущественный комплекс: г.Вологда, ул.Можайского, д.35</t>
+  </si>
+  <si>
+    <t>164,4 м²</t>
+  </si>
+  <si>
+    <t>9 508 680 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Можайского, д.35</t>
+  </si>
+  <si>
+    <t>Имущественный комплекс</t>
+  </si>
+  <si>
+    <t>Продажа</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, шоссе Московское</t>
+  </si>
+  <si>
+    <t>2999 м²</t>
+  </si>
+  <si>
+    <t>479 669 ₽</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, ул.Северная, 21</t>
+  </si>
+  <si>
+    <t>2 400 м²</t>
+  </si>
+  <si>
+    <t>10 214 400 ₽</t>
+  </si>
+  <si>
+    <t>Заречье</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Северная, 21</t>
+  </si>
+  <si>
+    <t>Кадастровый номер (земельный участок) - 35:24:0303006:2011;
+Площадь - 2 400 м²;
+Специализация торгового объекта - автомойка;
+Договор аренды - 7 лет;
+</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, ул.Промышленная</t>
+  </si>
+  <si>
+    <t>6576 м²</t>
+  </si>
+  <si>
+    <t>146 218 ₽</t>
+  </si>
+  <si>
+    <t>Вологда-Восток</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, ул.Республиканская, д.79</t>
+  </si>
+  <si>
+    <t>541 м²</t>
+  </si>
+  <si>
+    <t>864 750 ₽</t>
+  </si>
+  <si>
+    <t>Вологда-Север</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Республиканская, д.79</t>
+  </si>
+  <si>
+    <t>Помещения производственного назначения: г.Вологда, ул.Канифольная, д.26</t>
+  </si>
+  <si>
+    <t>11 000 м²</t>
+  </si>
+  <si>
+    <t>3 630 000 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Канифольная, д.26</t>
+  </si>
+  <si>
+    <t>Нежилые помещения</t>
+  </si>
+  <si>
+    <t>Аренда/продажа</t>
+  </si>
+  <si>
     <t>Комплексное развитие территории жилой застройки в границах улиц Гагарина, Республиканской, Панкратова, Петина, Преображенского, Западной</t>
   </si>
   <si>
     <t>194 646 м²</t>
   </si>
   <si>
-    <t>19 570 915,65</t>
-[...2 lines deleted...]
-    <t>Центральный</t>
+    <t>6 579 944 ₽ </t>
   </si>
   <si>
     <t>г. Вологда, ул. Гагарина, Республиканская, Панкратова, Петина, Преображенская, Западная</t>
   </si>
   <si>
-    <t>Муниципальная собственность</t>
-[...1 lines deleted...]
-  <si>
     <t>Комплексное развитие территорий</t>
   </si>
   <si>
     <t>Имущественные торги</t>
   </si>
   <si>
     <t>Кадастровые номера земельных участков - 35:24:0401001, 35:24:0401004, 35:24:0401002;
 </t>
   </si>
   <si>
     <t>Нежилое здание: г.Вологда, проспект Советский, д.12а</t>
   </si>
   <si>
     <t>816,6 м²</t>
   </si>
   <si>
     <t>99 000 000 ₽</t>
   </si>
   <si>
     <t>г.Вологда, проспект Советский, д.12а</t>
   </si>
   <si>
-    <t>Частная собственность</t>
-[...7 lines deleted...]
-  <si>
     <t>https://egrpinfo.ru/kadmap/45</t>
   </si>
   <si>
     <t>Нежилое здание: г.Вологда, ул. Бурмагиных, д. 32</t>
   </si>
   <si>
     <t>717 м²</t>
   </si>
   <si>
     <t>110 000 000 ₽</t>
   </si>
   <si>
     <t>г.Вологда, ул. Бурмагиных, д. 32</t>
-  </si>
-[...1 lines deleted...]
-    <t>Аренда/Продажа</t>
   </si>
   <si>
     <t>Площадь (нежилое здание) - 717 м²;
 Кадастровый номер (земельный участок) - 35:24:0201001:348;
 Площадь (земельный участок) - 900 м²;
 Этажность - 2;
 </t>
   </si>
   <si>
     <t>Имущественный комплекс г.Вологда, ш.Окружное, 2В</t>
   </si>
   <si>
     <t>5 029,6 м²</t>
   </si>
   <si>
     <t>120 000 000 ₽</t>
   </si>
   <si>
     <t>Вологда-Запад</t>
   </si>
   <si>
     <t>г.Вологда, Окружное ш., 2В</t>
   </si>
   <si>
-    <t>Частная</t>
-[...4 lines deleted...]
-  <si>
     <t>https://catalog.lot-online.ru/index.php?dispatch=products.view&amp;product_id=729867</t>
   </si>
   <si>
     <t>Нежилые помещения: г.Вологда, ул.Козленская, д.10</t>
   </si>
   <si>
     <t>510,8 м²</t>
   </si>
   <si>
     <t>561 880 ₽</t>
   </si>
   <si>
-    <t>Вологда-Восток</t>
-[...1 lines deleted...]
-  <si>
     <t>г. Вологда, ул. Козленская, д.10, 3 этаж</t>
-  </si>
-[...4 lines deleted...]
-    <t>Аренда</t>
   </si>
   <si>
     <t>Кадастровый номер (здания) - 35:24:0202013:23;
 Номера помещений - №№ 1-10,12;
 Площадь помещений (общая) - 510,8 м²;
 </t>
   </si>
   <si>
-    <t>Земельный участок: г. Вологда, Окружное шоссе, д.2а</t>
-[...6 lines deleted...]
-  <si>
     <t>Земельный участок: с.Молочное, ул. Шмидта (многофункциональный торговый центр)</t>
   </si>
   <si>
     <t>2 488 м²</t>
   </si>
   <si>
     <t>с. Молочное, ул. Шмидта</t>
-  </si>
-[...1 lines deleted...]
-    <t>Земельный участок</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0601005:96;
 Площадь - 2 488 м²;
 Вид разрешенного использования - эксплуатация и обслуживание жилого дома;
 </t>
   </si>
   <si>
-    <t>Нежилое здание (объект незавершенного строительства): г.Вологда, ул.Саммера</t>
-[...28 lines deleted...]
-  <si>
     <t>Нежилые помещения: г.Вологда, проспект Победы, д. 70</t>
   </si>
   <si>
     <t>45,00  м²</t>
   </si>
   <si>
     <t>216 000 ₽</t>
   </si>
   <si>
     <t>г.Вологда, проспект Победы, д. 70</t>
   </si>
   <si>
     <t>Аренда на 5 лет</t>
   </si>
   <si>
     <t>Кадастровый номер (здание) - 35:24:0201005:1357;
 Площадь здания - 45,00  м²;
 Этажность - 1;
 </t>
   </si>
   <si>
-    <t>Земельный участок:  г.Вологда, ул.Преображенского</t>
-[...16 lines deleted...]
-  <si>
     <t>Земельный участок: г.Вологда, ул.Набережная, д.1</t>
   </si>
   <si>
     <t>1796 м²</t>
   </si>
   <si>
     <t>1 200 000 ₽</t>
   </si>
   <si>
     <t>город Вологда, ул.Набережная, д.1</t>
   </si>
   <si>
     <t>муниципальная собственность</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0601005:4;
 Площадь - 1796 м²;
 Вид разрешенного использования - объект розничной торговли;
 </t>
   </si>
   <si>
-    <t>Земельный участок: г.Вологда, Московское шоссе</t>
-[...2 lines deleted...]
-    <t>3000 м²</t>
+    <t>Земельный участок: г.Вологда, с.Молочное, ул.Коминтерна</t>
+  </si>
+  <si>
+    <t>2168 м²</t>
   </si>
   <si>
     <t>1 500 000 ₽</t>
-  </si>
-[...13 lines deleted...]
-    <t>2168 м²</t>
   </si>
   <si>
     <t>г.Вологда, с.Молочное, ул.Коминтерна</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0601006:905;
 Площадь - 2168 м²;
 Вид разрешенного использования - Бытовое обслуживание;
 </t>
   </si>
   <si>
-    <t>Земельный участок: г.Вологда, ул.Промышленная</t>
-[...1 lines deleted...]
-  <si>
     <t>6212 м²</t>
   </si>
   <si>
     <t>1 000 000 ₽</t>
   </si>
   <si>
     <t>г.Вологда, ул.Промышленная</t>
   </si>
   <si>
     <t>Земельный участок: г.Вологда, Ленинградский тупик, д.4а</t>
   </si>
   <si>
     <t>1574 м²</t>
   </si>
   <si>
     <t>2 700 000 ₽</t>
   </si>
   <si>
     <t>Западный</t>
   </si>
   <si>
     <t>г.Вологда, ул.Ленинградская, д.4а</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0103002:4679;
 Площадь - 1574 м²;
 Вид разрешенного использования - склад;
 </t>
   </si>
   <si>
     <t>Земельный участок: г.Вологда, ул.Турундаевская, д.29</t>
   </si>
   <si>
     <t>3968 м²</t>
   </si>
   <si>
-    <t>Вологда-Север</t>
-[...1 lines deleted...]
-  <si>
     <t>г. Вологда, ул.Турундаевская, д. 29</t>
   </si>
   <si>
     <t>Земельный участок: г.Вологда, ул.Галкинская, д.40</t>
   </si>
   <si>
     <t>1116 м²</t>
   </si>
   <si>
     <t>2 500 000 ₽</t>
   </si>
   <si>
     <t>город Вологда, ул.Галкинская, д. 40</t>
   </si>
   <si>
     <t>Нежилые помещения:  г.Вологда, ул. Рыбная, д. 20</t>
   </si>
   <si>
     <t>444 м2</t>
   </si>
   <si>
     <t>2 925 500 ₽</t>
   </si>
   <si>
     <t>г. Вологда, ул. Рыбная, д. 20</t>
   </si>
   <si>
-    <t>Нежилые помещения:  г.Вологда, ул. Мира, д. 8</t>
-[...29 lines deleted...]
-    <t>г.Вологда, ул. Товарная д. 8</t>
+    <t>Нежилое здание: г.Вологда, с.Молочное, ул.Советская, 8</t>
+  </si>
+  <si>
+    <t>109,3 м²</t>
+  </si>
+  <si>
+    <t>4 500 000 р</t>
+  </si>
+  <si>
+    <t>Молочное</t>
+  </si>
+  <si>
+    <t>г.Вологда, с.Молочное, ул.Советская, 8</t>
+  </si>
+  <si>
+    <t>Нежилое здание: г.Вологда, Советский проспект, 135а</t>
+  </si>
+  <si>
+    <t>1130,8 м²</t>
+  </si>
+  <si>
+    <t>50 000 000 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, Советский проспект 135а</t>
+  </si>
+  <si>
+    <t>Нежилое здание (объект незавершенного строительства): г.Вологда, проспект Советский, д. 45</t>
+  </si>
+  <si>
+    <t>г. Вологда, проспект Советский, д. 45</t>
+  </si>
+  <si>
+    <t>Нежилое здание (объект незавершенного строительства)</t>
+  </si>
+  <si>
+    <t> - ;
+</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, Григорьевская 5</t>
+  </si>
+  <si>
+    <t>13045 м²</t>
+  </si>
+  <si>
+    <t>2 696 921 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, Григорьевская 5</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.23254504077681,39.78834536880647/18/@5w3tqw5ql?text=35%3A24%3A0103002%3A4676&amp;type=1&amp;opened=35%3A24%3A103002%3A4676</t>
-  </si>
-[...101 lines deleted...]
-    <t>https://pkk.rosreestr.ru/#/search/59.18347982129041,39.955838005638554/18/@5w3tqw5ct?text=35%3A24%3A0503003%3A624&amp;type=1&amp;opened=35%3A24%3A503003%3A624</t>
   </si>
   <si>
     <t>Нежилые помещения: г.Вологда, с. Молочное, ул.Мира, д. 10</t>
   </si>
   <si>
     <t>149,4 м²</t>
   </si>
   <si>
     <t>40 517 ₽</t>
   </si>
   <si>
     <t>c. Молочное</t>
   </si>
   <si>
     <t>г.Вологда, с.Молочное, ул.Мира, д.10</t>
   </si>
   <si>
     <t>Помещения</t>
   </si>
   <si>
     <t>Нежилое помещение склад-гараж: г.Вологда, с.Молочное, ул.Советская, д. 19б</t>
   </si>
   <si>
     <t>125,8 м²</t>
   </si>
   <si>
     <t>15 096 ₽</t>
   </si>
   <si>
     <t>г.Вологда, с.Молочное, ул.Советская, д. 19б</t>
   </si>
   <si>
     <t>Этаж - 1;
 Материал стен - кирпич;
 Кадастровый номер здания - 35:24:0601007:183;
 Цель использования - Хранения автотранспорта и иной техники;
 </t>
   </si>
   <si>
     <t>Нежилые помещения по адресу: г.Вологда, ул.Беляева, д.10</t>
   </si>
   <si>
     <t>664.9 м²</t>
   </si>
   <si>
     <t>494 338 ₽</t>
   </si>
   <si>
+    <t>Южный</t>
+  </si>
+  <si>
     <t>г.Вологда, ул.Беляева, д.10</t>
   </si>
   <si>
     <t>Муниципальная</t>
   </si>
   <si>
     <t>Нежилое помещение</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10</t>
   </si>
   <si>
     <t>Нежилое здание: г.Вологда, ул. Товарная, д.8 (здание мастерских ремонтно-строительного цеха)</t>
   </si>
   <si>
     <t>1083,4 м²</t>
   </si>
   <si>
     <t>г.Вологда, ул. Товарная, д.8</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A967&amp;type=5&amp;opened=35%3A24%3A102006%3A967</t>
   </si>
   <si>
     <t>Кадастровый номер здания - 35:24:0102006:967;
@@ -710,156 +703,126 @@
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.23543259750644,39.82436631217581/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A421&amp;type=5&amp;opened=35%3A24%3A102006%3A421</t>
   </si>
   <si>
     <t>Нежилое здание: г.Вологда, ул.Клубова, д.5 (сборочный цех по спецтехнике)</t>
   </si>
   <si>
     <t>6 976,0 м²</t>
   </si>
   <si>
     <t>340 000 000 ₽</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.23468660973109,39.82652981439864/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A406&amp;type=5&amp;opened=35%3A24%3A102006%3A406</t>
   </si>
   <si>
     <t>Производственный комплекс: г.Вологда ул.Клубова, д.5 (корпус автомолокоцистерн и цех №3)</t>
   </si>
   <si>
     <t>15 461,4 м²</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.23591116444627,39.8216161624218/18/@5w3tqw5ce?text=35%3A24%3A0102006%3A397&amp;type=5&amp;opened=35%3A24%3A102006%3A397</t>
   </si>
   <si>
-    <t>Земельный участок: г.Вологда, улица Петрозаводская</t>
-[...13 lines deleted...]
-  <si>
     <t>Земельный участок: г.Вологда, улица Промышленная</t>
   </si>
   <si>
     <t>3582 м²</t>
   </si>
   <si>
     <t>1 178 561 ₽</t>
   </si>
   <si>
     <t>г. Вологда, ул.Промышленная</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.20576094699292,39.97346010939667/19/@5w3tlwcnx?text=35%3A24%3A0203009%3A2044&amp;type=1&amp;opened=35%3A24%3A203009%3A2044</t>
   </si>
   <si>
     <t>Имущественный комплекс: г.Вологда, улица Саммера, дом 47а</t>
   </si>
   <si>
     <t>2863 м²</t>
-  </si>
-[...1 lines deleted...]
-    <t>Заречье</t>
   </si>
   <si>
     <t>г. Вологда, улица Саммера, дом 47а</t>
   </si>
   <si>
     <t>Продажа (приватизация)/Аренда</t>
   </si>
   <si>
     <t>Имущественный комплекс: г.Вологда, ул.Элеваторная, д.47</t>
   </si>
   <si>
     <t>10168 м²</t>
   </si>
   <si>
     <t>г.Вологда, ул.Элеваторная, д.47</t>
   </si>
   <si>
     <t>Имущественный комплекс: г.Вологда, ул.Элеваторная, д.45</t>
   </si>
   <si>
     <t>1000 м²</t>
   </si>
   <si>
     <t>г.Вологда, ул.Элеваторная, 45</t>
   </si>
   <si>
     <t>Нежилые помещения по адресу: г.Вологда, ул.Маяковского, д.42</t>
   </si>
   <si>
     <t>750 м²</t>
   </si>
   <si>
     <t>от 180 Р/м²</t>
   </si>
   <si>
     <t>г.Вологда, ул.Маяковского, д.42</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0102005:3474;
 Площадь - от 300 до 750 м²;
 Назначение - производство, склады;
 </t>
   </si>
   <si>
-    <t>Земельный участок: г.Вологда, ул.Ананьинская</t>
-[...13 lines deleted...]
-  <si>
     <t>Здание (помещения) бизнес-центра «Ребус»: г.Вологда, ул.Козленская, 37</t>
   </si>
   <si>
     <t>4423,9 м²</t>
   </si>
   <si>
     <t>430 000 000, 00 ₽</t>
   </si>
   <si>
     <t>г.Вологда, ул.Козленская, 37</t>
+  </si>
+  <si>
+    <t>Здание</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0202017:56;
 Площадь здания - 4424 м²;
 Площадь земельного участка - 2458 м²;
 Этажность - 6;
 </t>
   </si>
   <si>
     <t>Встроенно-пристроенные помещения: г.Вологда, ул. Ленинградская, д. 148</t>
   </si>
   <si>
     <t>17374,2 м²</t>
   </si>
   <si>
     <t>г.Вологда, ул. Ленинградская, д. 148</t>
   </si>
   <si>
     <t>Проект "Второе дыхание"</t>
   </si>
   <si>
     <t>http://www.gsz.su/spagewide.php?leningradskaya_148</t>
   </si>
   <si>
     <t>Высота помещений - 2,7-4,2 м.;
@@ -880,74 +843,69 @@
   <si>
     <t>Продажа (приватизация)</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.2273999584658,39.89032179375931/19/@5w3tqw5ct?text=35%3A24%3A0304010%3A14&amp;type=1&amp;opened=35%3A24%3A304010%3A14</t>
   </si>
   <si>
     <t>Объект незавершенного строительства: г.Вологда, ул. Мальцева 54</t>
   </si>
   <si>
     <t>5724 м²</t>
   </si>
   <si>
     <t>г.Вологда, ул.Мальцева 54</t>
   </si>
   <si>
     <t>Нежилое здание: г. Вологда, ул. Ударников, д. 5</t>
   </si>
   <si>
     <t>202,5 м²</t>
   </si>
   <si>
     <t>г. Вологда, ул. Ударников, д. 5</t>
   </si>
   <si>
+    <t>Нежилые помещения: г.Вологда, ул.Панкратова, д. 75</t>
+  </si>
+  <si>
+    <t>311,2 м²</t>
+  </si>
+  <si>
+    <t>227 798 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Панкратова, д. 75</t>
+  </si>
+  <si>
     <t>Земельный участок: г.Вологда, ул.Слободская</t>
   </si>
   <si>
     <t>5 390 м²</t>
   </si>
   <si>
     <t>г.Вологда, ул.Слободская</t>
-  </si>
-[...15 lines deleted...]
-</t>
   </si>
   <si>
     <t>Здание столовой: г.Вологда, Движенческий переулок, д.12</t>
   </si>
   <si>
     <t>590,9 м²</t>
   </si>
   <si>
     <t>г.Вологда, Движенческий переулок, д.12</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.20525597835106,39.89613354138716/16/@5w3tqw5ce?text=35%3A24%3A0202037%3A151&amp;type=5&amp;opened=35%3A24%3A202037%3A151</t>
   </si>
   <si>
     <t>Кадастровый номер здания - 35:24:0202037:151;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется ремонт;
 </t>
   </si>
   <si>
     <t>Здание склада цемента: г.Вологда, ул. Товарная, д.8</t>
   </si>
   <si>
     <t>112,7 м²</t>
@@ -985,62 +943,50 @@
   <si>
     <t>1 981,1 м²</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.229859906088805,39.88602969492615/13/@5w3tqw5ce?text=35%3A24%3A0102006%3A374&amp;type=5&amp;opened=35%3A24%3A102006%3A374</t>
   </si>
   <si>
     <t>Помещения производственного участка №3 в здании технического отдела (пристройка): г.Вологда, ул. Товарная, д.8</t>
   </si>
   <si>
     <t>580,5 м²</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A976&amp;type=5&amp;opened=35%3A24%3A102006%3A976</t>
   </si>
   <si>
     <t>Здание бетонного склада: г.Вологда, ул. Товарная, д.8</t>
   </si>
   <si>
     <t>451,1 м²</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A361&amp;type=5&amp;opened=35%3A24%3A102006%3A361</t>
   </si>
   <si>
-    <t>Здание цеха железобетонных изделий с бытовыми помещениями: г.Вологда, ул.Элеваторная, 37</t>
-[...10 lines deleted...]
-  <si>
     <t>Объекты ТРЦ и аквапарка, незавершенные строительством, с готовностью 3%, с правом долгосрочной аренды земельных участков: г.Вологда, Московское шоссе, д.2А</t>
   </si>
   <si>
     <t>31 544 м²</t>
   </si>
   <si>
     <t>65 000 000 Р</t>
   </si>
   <si>
     <t>Вологда, Московское шоссе, д.2А</t>
   </si>
   <si>
     <t>Объект незавершенного строительства</t>
   </si>
   <si>
     <t>https://www.emng.ru/realty/object/1035/</t>
   </si>
   <si>
     <t>Здание культурно-развлекательного центра «Глобус»: г. Вологда, Московское шоссе, 2а, корпус 1</t>
   </si>
   <si>
     <t>8 150 м²</t>
   </si>
   <si>
     <t>57 000 000 ₽</t>
@@ -1144,108 +1090,91 @@
     <t>35 431 м²</t>
   </si>
   <si>
     <t>.Вологда, ул.Конева</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/65.649517,122.730144/4/@nkfazkxox?text=35%3A24%3A0502010%3A1474&amp;type=1&amp;opened=35%3A24%3A502010%3A1474</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0502010:1474;
 Вид разрешенного использования ЗУ - благоустройство территории;
 </t>
   </si>
   <si>
     <t>Земельный участок: г. Вологда, ул. Конева 3,34 га</t>
   </si>
   <si>
     <t>33 406 м²</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0502010:1655;
 Вид разрешенного использования ЗУ - Благоустройство территории;
 </t>
   </si>
   <si>
-    <t>Нежилые помещения: г. Вологда, ул. Герцена, 124 (второй этаж в ТЦ «Макси»)</t>
-[...15 lines deleted...]
-  <si>
     <t>Административно-бытовой корпус (корпуса шаров): г.Вологда, Окружное шоссе, 13</t>
   </si>
   <si>
     <t>6 122,2 м²</t>
   </si>
   <si>
     <t>г.Вологда, Окружное шоссе,13</t>
   </si>
   <si>
     <t>http://www.vbf.ru/products/arenda/</t>
   </si>
   <si>
     <t>Инвестиционная зона - Вологда-Запад;
 Кадастровый номер земельного участка - 35:24:0403002:2022;
 Площадь земельного участка - 2 202 м²;
 Этажность - 4;
 </t>
   </si>
   <si>
     <t>Земельный участок г. Вологда, ул. Щетинина, 102 (0,9 га)</t>
   </si>
   <si>
     <t>8 692 м2</t>
   </si>
   <si>
-    <t>204 175 Р</t>
+    <t>204 175 ₽</t>
   </si>
   <si>
     <t>Земельный участок г.Вологда, ул.Щетинина, 102 (0,9 га)</t>
   </si>
   <si>
     <t>Государственная неразграниченная</t>
   </si>
   <si>
     <t>https://pkk5.rosreestr.ru/#x=4434091.051612537&amp;y=8229139.5176290665&amp;z=19&amp;text=35%3A24%3A0103002%3A3807&amp;type=1&amp;app=search&amp;opened=1</t>
   </si>
   <si>
     <t>Помещение производственного назначения: г.Вологда, ул.Ленинградская, д.71 (4 этаж)</t>
   </si>
   <si>
-    <t>10 960 м2</t>
+    <t>10960 м2</t>
   </si>
   <si>
     <t>74 400 000  ₽</t>
   </si>
   <si>
     <t>г.Вологда, ул.Ленинградская, 71</t>
   </si>
   <si>
     <t>Назначение помещения - промышленное;
 Этаж - 4-ый этаж в 4-х этажном здании;
 Кадастровый номер помещения - 35:24:0402003:424;
 Площадь помещения - 10 960 м2;
 </t>
   </si>
   <si>
     <t>Земельный участок г. Вологда, ул. Элеваторная, вблизи д. 47а</t>
   </si>
   <si>
     <t>17 295 м2</t>
   </si>
   <si>
     <t>Земельный участок г.Вологда, ул.Элеваторная площадью 1,7 га</t>
   </si>
 </sst>
 </file>
@@ -1289,125 +1218,123 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egrpinfo.ru/kadmap/45" TargetMode="External"/>
-[...22 lines deleted...]
-<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.83625087466058&amp;coordinate_x=4439029.255799269&amp;coordinate_y=8229547.668431556&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159654329%2C36368%2C35%3A24%3A0201004%3A335" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.618002952354725&amp;coordinate_x=4441580.65685611&amp;coordinate_y=8226755.163220642&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663260%2C36368%2C35%3A24%3A0202017%3A17" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245571590946177&amp;coordinate_x=4441079.333934493&amp;coordinate_y=8239712.92308275&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=982455793%2C36368%2C35%3A24%3A0301001%3A2337" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18&amp;coordinate_x=4432641.957452914&amp;coordinate_y=8231759.664820824&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=3037380482%2C36369%2C35%3A24%3A0102006%3A495" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.744517302636421&amp;coordinate_x=4438355.052095163&amp;coordinate_y=8226428.015881405&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=136363522%2C36368%2C35%3A24%3A0201022%3A161" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.837067614533131&amp;coordinate_x=4440618.5060256515&amp;coordinate_y=8224035.00354475&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;selectedCard=3039492329%2C36369%2C35%3A24%3A0501001%3A529" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245655498579396&amp;coordinate_x=4447639.650773963&amp;coordinate_y=8220256.375644193&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=159720236%2C36368%2C35%3A24%3A0503003%3A618" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.6014311664465&amp;coordinate_x=4446659.522393368&amp;coordinate_y=8227947.979776047&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159689395%2C36368%2C35%3A24%3A0303006%3A2011" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.8109818402296&amp;coordinate_x=4451768.029820165&amp;coordinate_y=8224698.091788765&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159665271%2C36368%2C35%3A24%3A0203007%3A34" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.567521611814485&amp;coordinate_x=4434795.898060127&amp;coordinate_y=8228065.303558391&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049%2C36048&amp;selectedCard=105346138%2C36368%2C35%3A24%3A0401006%3A2590" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.63792394073836&amp;coordinate_x=4448244.369282167&amp;coordinate_y=8227895.101376034&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=134944951%2C36368%2C35%3A24%3A0303006%3A13845" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egrpinfo.ru/kadmap/45" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lot-online.ru/index.php?dispatch=products.view&amp;product_id=729867" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.69974977749003&amp;coordinate_x=4416803.283886344&amp;coordinate_y=8242527.432821866&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333332&amp;coordinate_x=4417566.7864948595&amp;coordinate_y=8242743.421600261&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=37298&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.399565008613244&amp;coordinate_x=4448903.985634195&amp;coordinate_y=8224680.957198638&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.00668177533543&amp;coordinate_x=4436421.208157822&amp;coordinate_y=8228615.077372837&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.333333333333332&amp;coordinate_x=4448197.512711966&amp;coordinate_y=8225696.745869471&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.666666666666668&amp;coordinate_x=4440826.203365773&amp;coordinate_y=8226792.655933091&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333336&amp;coordinate_x=4439594.991962399&amp;coordinate_y=8227686.539635807&amp;theme_id=1&amp;is_copy_url=true&amp;baseLayerId=36346&amp;active_layers=36049%2C36048" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4417101.751969897&amp;coordinate_y=8241998.042262578&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.446163851378166&amp;coordinate_x=4445130.60561415&amp;coordinate_y=8223186.033807439&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?zoom=18&amp;coordinate_x=4442142.490490176&amp;coordinate_y=8226306.549394303&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?leningradskaya_148" TargetMode="External"/>
 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etpgpb.ru/procedure/tender/etp/810053-otkrytyy-auktsion-na-pravo-zaklyucheniya-dogovora-arendy-obekta-nedvizhimogo-imuschestva-ao-voentorg-zapad-nezhiloe-pomeschenie-10-obschey-ploschadyu-10420-kv-m-raspolozhennoe-v-zdanii-garazh-s-pristroykoy-ploschadyu-106980-kv-m-po-adresu-rossiyskaya-federatsiya-vologodskaya-oblast-gorodskoy-okrug-gorod-vologda-gorod-vologda-ulitsa-zheleznodorozhnaya-dom-4a-stroenie-9-otkrytaya-territoriya/" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true" TargetMode="External"/>
 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?ceh_N15_jelevatornaja_37" TargetMode="External"/>
-[...2 lines deleted...]
-<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?chernishevskogo_122" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emng.ru/realty/object/1035/" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk5.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?chernishevskogo_122" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-[...3 lines deleted...]
-<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/></Relationships>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vbf.ru/products/arenda/" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk5.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J81"/>
+  <dimension ref="A1:J78"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="49" customWidth="1"/>
     <col min="7" max="7" width="53" customWidth="1"/>
     <col min="8" max="8" width="30" customWidth="1"/>
     <col min="9" max="9" width="60" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1434,2934 +1361,2879 @@
     <row r="2">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="I2" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.83625087466058&amp;coordinate_x=4439029.255799269&amp;coordinate_y=8229547.668431556&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159654329%2C36368%2C35%3A24%3A0201004%3A335</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Кадастровый номер здания: - 35:24:0201004:151;
+Площадь здания: - 481,8 м²;
+Кадастровый номер земельного участка: - 35:24:0201004:335;
+Площадь земельного участка: - 590 м²;
+Вид - 1900 г.;
+Количество этажей - 2;
+Год ввода в эксплуатацию - 1900 г.;
+</t>
+        </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3"/>
+      <c r="E3" t="s">
         <v>21</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.618002952354725&amp;coordinate_x=4441580.65685611&amp;coordinate_y=8226755.163220642&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663260%2C36368%2C35%3A24%3A0202017%3A17</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Кадастровый номер (земельный участок) - 35:24:0202017:17;
+Площадь (земельный участок) - 948 м²;
+Вид разрешенного использования - эксплуатация обслуживание здания производственного назначения,;
+Кадастровый номер (здание) - 35:24:0202017:60;
+Площадь (здание) - 1383,6 м²;
+Этажность - 4;
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245571590946177&amp;coordinate_x=4441079.333934493&amp;coordinate_y=8239712.92308275&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=982455793%2C36368%2C35%3A24%3A0301001%3A2337</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Кадастровый номер земельного участка - 35:24:0301001:2337;
+Площадь земельного участка - 2761 м²;
+Категория земель - Земли населенных пунктов;
+Разрешенное использование (назначение) - Ремонт автомобилей;
+Срок аренды - 5 лет;
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18&amp;coordinate_x=4432641.957452914&amp;coordinate_y=8231759.664820824&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=3037380482%2C36369%2C35%3A24%3A0102006%3A495</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Кадастровый номер (земельный участок) - 35:24:0102006:495;
+Площадь - 281,3 м²;
+Высота помещения - 5,9 м;
+Срок аренды - 11 месяцев (с возможной пролонгацией договора);
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.744517302636421&amp;coordinate_x=4438355.052095163&amp;coordinate_y=8226428.015881405&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=136363522%2C36368%2C35%3A24%3A0201022%3A161</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>Кадастровый номер (земельный участок) - 35:24:0201022:161;
+Площадь - 1 509 м²;
+Срок субаренды - 11 месяцев (с пролонгацией договора);
+Разрешенное использование (назначение) - земли населенных пунктов;
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H7" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.837067614533131&amp;coordinate_x=4440618.5060256515&amp;coordinate_y=8224035.00354475&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;selectedCard=3039492329%2C36369%2C35%3A24%3A0501001%3A529</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Кадастровый номер (служебно-техническое здание) - 35:24:0501001:529;
+Кадастровый номер (служебно-техническое здание) - 35:24:0501001:56;
+Кадастровый номер (служебно-техническое здание) - 35:24:0501001:59;
+Общая площадь - 164,4 м²;
+Общая площадь сетей - 225 м;
+Кадастровый номер (земельный участок, теплосеть) - 35:24:0501001:766;
+Этажность - 1;
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245655498579396&amp;coordinate_x=4447639.650773963&amp;coordinate_y=8220256.375644193&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=159720236%2C36368%2C35%3A24%3A0503003%3A618</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>Кадастровый номер (земельный участок) - 35:24:0503003:618;
+Площадь - 2999 м²;
+Договор аренды - 5 лет;
+Категория земель - земли населенных пунктов;
+Разрешенное использование - заправка транспортных средств;
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.6014311664465&amp;coordinate_x=4446659.522393368&amp;coordinate_y=8227947.979776047&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159689395%2C36368%2C35%3A24%3A0303006%3A2011</t>
+        </is>
+      </c>
+      <c r="J9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" t="s">
+        <v>58</v>
+      </c>
+      <c r="D10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.8109818402296&amp;coordinate_x=4451768.029820165&amp;coordinate_y=8224698.091788765&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159665271%2C36368%2C35%3A24%3A0203007%3A34</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>Инвестиционная зона - Вологда-Восток;
+Кадастровый номер земельного участка - 35:24:0203007:34;
+Срок аренды - 5 лет;
+Площадь - 6576 м²;
+Категория земель - земли населенных пунктов;
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" t="s">
+        <v>63</v>
+      </c>
+      <c r="E11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.567521611814485&amp;coordinate_x=4434795.898060127&amp;coordinate_y=8228065.303558391&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049%2C36048&amp;selectedCard=105346138%2C36368%2C35%3A24%3A0401006%3A2590</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>Кадастровый номер земельного участка - 35:24:0401006:2590;
+Площадь земельного участка - 541 м²;
+Срок аренды - 5 лет;
+Разрешенное использование (назначение) - Деловое управление;
+Категория земель - Земли населенных пунктов;
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" t="s">
+        <v>68</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" t="s">
+        <v>70</v>
+      </c>
+      <c r="I12" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.63792394073836&amp;coordinate_x=4448244.369282167&amp;coordinate_y=8227895.101376034&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=134944951%2C36368%2C35%3A24%3A0303006%3A13845</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>Кадастровый номер земельного участка - 35:24:0303006:13845;
+Площадь земельного участка - 44 262 м²;
+Площадь помещений - 11 000 м²;
+Назначение помещений - промышленное;
+Этаж - 1;
+Высота потолков - 12 м;
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" t="s">
+        <v>73</v>
+      </c>
+      <c r="D13" t="s">
         <v>13</v>
       </c>
-      <c r="E3" t="s">
-[...14 lines deleted...]
-      <c r="J3" t="inlineStr">
+      <c r="E13" t="s">
+        <v>74</v>
+      </c>
+      <c r="F13" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" t="s">
+        <v>75</v>
+      </c>
+      <c r="H13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" t="s">
+        <v>46</v>
+      </c>
+      <c r="I14" t="s" s="2">
+        <v>82</v>
+      </c>
+      <c r="J14" t="inlineStr">
         <is>
           <t>Кадастровый номер (нежилое здание) - 35:2450202012:209;
 Площадь (нежилое здание) - 816,6 м²;
 Этажность - 2;
 Кадастровый номер (земельный участок) - 35:24:0202012:48;
 Площадь (земельный участок) - 1468 м²;
 </t>
         </is>
       </c>
     </row>
-    <row r="4">
-[...9 lines deleted...]
-      <c r="D4" t="s">
+    <row r="15">
+      <c r="A15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" t="s">
+        <v>85</v>
+      </c>
+      <c r="D15" t="s">
         <v>13</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="E15" t="s">
+        <v>86</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" t="s">
         <v>23</v>
       </c>
-      <c r="G4" t="s">
-[...38 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="I15"/>
+      <c r="J15" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C16" t="s">
+        <v>90</v>
+      </c>
+      <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>92</v>
+      </c>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" t="s">
+        <v>45</v>
+      </c>
+      <c r="H16" t="s">
+        <v>46</v>
+      </c>
+      <c r="I16" t="s" s="2">
+        <v>93</v>
+      </c>
+      <c r="J16" t="inlineStr">
         <is>
           <t>Земельный участок г.Вологда, ш.Окружное, д.2а - 5 861 м²,35:24:010302:134, для эксплуатации и обслуживания железнодорожного пути;
 Земельный участок г.Вологда, ш.Окружное, д.2а - 13 043 м², 35:24:010302:1432, для эксплуатации и обслуживания железнодорожного пути;
 Административное здание г.Вологда, ш.Окружное, д.2в - 165,5 м², 35:24:010302:3307;
 Производственное здание с навесом г.Вологда, ш.Окружное, д.2в с.1 - 741,0 м², 35:24:010302:3308;
 Объект незавершённого строительства - гараж  г.Вологда, ш.Окружное - 27,5 м², 35:24:010302:3809;
 Производственное здание металл каркасного типа - 1 503,6 м²;
 Производственное здание - 2 592,0 м²;
 Право аренды земельного участка - 2 900 м², 35:24:0103002:1510, для строительства здания склада и открытой площадки для хранения стройматериалов;
 Иные сведения - неотделимые улучшения земельного участка в виде ж/б свай в количестве 55 штук (500*500*10000 мм.) и перегородки из ж/б конструкций 3 шт.;
 </t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...15 lines deleted...]
-      <c r="F6" t="s">
+    <row r="17">
+      <c r="A17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" t="s">
+        <v>96</v>
+      </c>
+      <c r="D17" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" t="s">
+        <v>97</v>
+      </c>
+      <c r="F17" t="s">
         <v>15</v>
       </c>
-      <c r="G6" t="s">
-[...38 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G17" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" t="s">
+        <v>100</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" t="s">
+        <v>101</v>
+      </c>
+      <c r="F18" t="s">
         <v>15</v>
       </c>
-      <c r="G8" t="s">
-[...5 lines deleted...]
-      <c r="I8" t="inlineStr" s="2">
+      <c r="G18" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048</t>
         </is>
       </c>
-      <c r="J8" t="s">
-[...4 lines deleted...]
-      <c r="A9" t="s">
+      <c r="J18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" t="s">
+        <v>106</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19" t="s">
+        <v>69</v>
+      </c>
+      <c r="H19" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>109</v>
+      </c>
+      <c r="B20" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" t="s">
+        <v>111</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20" t="s">
+        <v>112</v>
+      </c>
+      <c r="F20" t="s">
+        <v>113</v>
+      </c>
+      <c r="G20" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.69974977749003&amp;coordinate_x=4416803.283886344&amp;coordinate_y=8242527.432821866&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
+        </is>
+      </c>
+      <c r="J20" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21" t="s">
+        <v>118</v>
+      </c>
+      <c r="F21" t="s">
+        <v>113</v>
+      </c>
+      <c r="G21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333332&amp;coordinate_x=4417566.7864948595&amp;coordinate_y=8242743.421600261&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=37298&amp;is_copy_url=true</t>
+        </is>
+      </c>
+      <c r="J21" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
         <v>56</v>
       </c>
-      <c r="B9" t="s">
-[...44 lines deleted...]
-      <c r="D10" t="s">
+      <c r="B22" t="s">
+        <v>120</v>
+      </c>
+      <c r="C22" t="s">
+        <v>121</v>
+      </c>
+      <c r="D22" t="s">
         <v>13</v>
       </c>
-      <c r="E10" t="s">
-[...209 lines deleted...]
-      <c r="I16" t="inlineStr" s="2">
+      <c r="E22" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" t="s">
+        <v>113</v>
+      </c>
+      <c r="G22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.399565008613244&amp;coordinate_x=4448903.985634195&amp;coordinate_y=8224680.957198638&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203009:1490;
 Площадь - 6212 м²;
 Вид разрешенного использования - административные здания;
 Предлагаемый вид разрешенного использования - промышленные предприятия и коммунально-складские организации IV-V классов опасности;
 </t>
         </is>
       </c>
     </row>
-    <row r="17">
-[...24 lines deleted...]
-      <c r="I17" t="inlineStr" s="2">
+    <row r="23">
+      <c r="A23" t="s">
+        <v>123</v>
+      </c>
+      <c r="B23" t="s">
+        <v>124</v>
+      </c>
+      <c r="C23" t="s">
+        <v>125</v>
+      </c>
+      <c r="D23" t="s">
+        <v>126</v>
+      </c>
+      <c r="E23" t="s">
+        <v>127</v>
+      </c>
+      <c r="F23" t="s">
+        <v>113</v>
+      </c>
+      <c r="G23" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.00668177533543&amp;coordinate_x=4436421.208157822&amp;coordinate_y=8228615.077372837&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J17" t="s">
-[...28 lines deleted...]
-      <c r="I18" t="inlineStr" s="2">
+      <c r="J23" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>129</v>
+      </c>
+      <c r="B24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C24" t="s">
+        <v>121</v>
+      </c>
+      <c r="D24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F24" t="s">
+        <v>113</v>
+      </c>
+      <c r="G24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.333333333333332&amp;coordinate_x=4448197.512711966&amp;coordinate_y=8225696.745869471&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203004:96;
 Площадь - 3986 м²;
 Вид разрешенного использования - Промышленные предприятия и коммунально-складские организации IV-V классов опасности;
 </t>
         </is>
       </c>
     </row>
-    <row r="19">
-[...9 lines deleted...]
-      <c r="D19" t="s">
+    <row r="25">
+      <c r="A25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" t="s">
         <v>13</v>
       </c>
-      <c r="E19" t="s">
-[...11 lines deleted...]
-      <c r="I19" t="inlineStr" s="2">
+      <c r="E25" t="s">
+        <v>135</v>
+      </c>
+      <c r="F25" t="s">
+        <v>113</v>
+      </c>
+      <c r="G25" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25" t="s">
+        <v>17</v>
+      </c>
+      <c r="I25" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.666666666666668&amp;coordinate_x=4440826.203365773&amp;coordinate_y=8226792.655933091&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0202016:574;
 Площадь участка - 1116 м²;
 Вид разрешенного ипользования - Дошкольное, начальное и среднее общее образование;
 </t>
         </is>
       </c>
     </row>
-    <row r="20">
-[...9 lines deleted...]
-      <c r="D20" t="s">
+    <row r="26">
+      <c r="A26" t="s">
+        <v>136</v>
+      </c>
+      <c r="B26" t="s">
+        <v>137</v>
+      </c>
+      <c r="C26" t="s">
+        <v>138</v>
+      </c>
+      <c r="D26" t="s">
         <v>13</v>
       </c>
-      <c r="E20" t="s">
-[...2 lines deleted...]
-      <c r="F20" t="s">
+      <c r="E26" t="s">
+        <v>139</v>
+      </c>
+      <c r="F26" t="s">
         <v>15</v>
       </c>
-      <c r="G20" t="s">
+      <c r="G26" t="s">
+        <v>69</v>
+      </c>
+      <c r="H26" t="s">
         <v>46</v>
       </c>
-      <c r="H20" t="s">
-[...2 lines deleted...]
-      <c r="I20" t="inlineStr" s="2">
+      <c r="I26" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333336&amp;coordinate_x=4439594.991962399&amp;coordinate_y=8227686.539635807&amp;theme_id=1&amp;is_copy_url=true&amp;baseLayerId=36346&amp;active_layers=36049%2C36048</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>Кадастровый номер (земельного участка) - 35:24:0102002:1190;
 Площадь земельного участка - 1425 м²;
 Кадастровый номер (здания) - 5:24:0102002:226;
 Площадь здания - 444 м²;
 Этажность - 2;
 </t>
         </is>
       </c>
     </row>
-    <row r="21">
-[...130 lines deleted...]
-      <c r="I24" t="inlineStr" s="2">
+    <row r="27">
+      <c r="A27" t="s">
+        <v>140</v>
+      </c>
+      <c r="B27" t="s">
+        <v>141</v>
+      </c>
+      <c r="C27" t="s">
+        <v>142</v>
+      </c>
+      <c r="D27" t="s">
+        <v>143</v>
+      </c>
+      <c r="E27" t="s">
+        <v>144</v>
+      </c>
+      <c r="F27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" t="s">
+        <v>23</v>
+      </c>
+      <c r="I27" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4417101.751969897&amp;coordinate_y=8241998.042262578&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>Кадастровый номер здания: - 35:24:0601003:169;
 Кадастровый номер земельного участка: - 35:24:0601005:473;
 Этажность: - 1;
 Площадь здания: - 109,3 м²;
 Площадь земельного участка: - 360 м²;
 Разрешенное использование (назначение): - для индивидуального жилищного строительства;
 </t>
         </is>
       </c>
     </row>
-    <row r="25">
-[...9 lines deleted...]
-      <c r="D25" t="s">
+    <row r="28">
+      <c r="A28" t="s">
+        <v>145</v>
+      </c>
+      <c r="B28" t="s">
+        <v>146</v>
+      </c>
+      <c r="C28" t="s">
+        <v>147</v>
+      </c>
+      <c r="D28" t="s">
         <v>13</v>
       </c>
-      <c r="E25" t="s">
-[...11 lines deleted...]
-      <c r="I25" t="inlineStr" s="2">
+      <c r="E28" t="s">
+        <v>148</v>
+      </c>
+      <c r="F28" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" t="s">
+        <v>46</v>
+      </c>
+      <c r="I28" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.446163851378166&amp;coordinate_x=4445130.60561415&amp;coordinate_y=8223186.033807439&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>Кадастровый номер здания: - 35:24:0203009:435;
 Кадастровый номер земельного участка: - 35:24:0203009:72;
 Этажность: - 4;
 Площадь здания: - 1130,8 м²;
 Площадь земельного участка: - 3169 м²;
 Разрешенное использование (назначение): - производственное;
 </t>
         </is>
       </c>
     </row>
-    <row r="26">
-[...16 lines deleted...]
-      <c r="I26" t="inlineStr" s="2">
+    <row r="29">
+      <c r="A29" t="s">
+        <v>149</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29" t="s">
+        <v>150</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29" t="s">
+        <v>151</v>
+      </c>
+      <c r="H29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I29" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?zoom=18&amp;coordinate_x=4442142.490490176&amp;coordinate_y=8226306.549394303&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049</t>
         </is>
       </c>
-      <c r="J26" t="s">
-[...31 lines deleted...]
-      <c r="J27" t="inlineStr">
+      <c r="J29" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>153</v>
+      </c>
+      <c r="B30" t="s">
+        <v>154</v>
+      </c>
+      <c r="C30" t="s">
+        <v>155</v>
+      </c>
+      <c r="D30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" t="s">
+        <v>156</v>
+      </c>
+      <c r="F30" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" t="s">
+        <v>29</v>
+      </c>
+      <c r="H30" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" t="s" s="2">
+        <v>157</v>
+      </c>
+      <c r="J30" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0103002:4676;
 Площадь земельного участка - 13045 м²;
 Срок аренды - 5 лет;
 Разрешенное использование (назначение) - указаны в ПЗЗ и ГПЗУ;
 Параметры разрешенного строительства объекта капитального строительства - зона застройки коммунально-складскими объектами;
 Ограничения (обременения) - указаны в ЕГРН и извещении;
 </t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...80 lines deleted...]
-      <c r="A30" t="s">
+    <row r="31">
+      <c r="A31" t="s">
         <v>158</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B31" t="s">
         <v>159</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C31" t="s">
         <v>160</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D31" t="s">
         <v>161</v>
       </c>
-      <c r="E30" t="s">
+      <c r="E31" t="s">
         <v>162</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" t="s">
+      <c r="F31" t="s">
+        <v>39</v>
+      </c>
+      <c r="G31" t="s">
         <v>163</v>
       </c>
-      <c r="H30" t="s">
-[...3 lines deleted...]
-      <c r="J30" t="inlineStr">
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31" t="inlineStr">
         <is>
           <t>Этаж - 1;
 Материал стен - кирпич;
 Цель  использования - организация пункта общественного питания;
 Иные сведения - отдельный вход, можно использовать помещения под кафе (пиццерию);
 </t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...28 lines deleted...]
-    </row>
     <row r="32">
       <c r="A32" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" t="s">
+        <v>165</v>
+      </c>
+      <c r="C32" t="s">
+        <v>166</v>
+      </c>
+      <c r="D32" t="s">
+        <v>161</v>
+      </c>
+      <c r="E32" t="s">
+        <v>167</v>
+      </c>
+      <c r="F32" t="s">
+        <v>39</v>
+      </c>
+      <c r="G32" t="s">
+        <v>163</v>
+      </c>
+      <c r="H32" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
         <v>169</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B33" t="s">
         <v>170</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C33" t="s">
         <v>171</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="D33" t="s">
         <v>172</v>
       </c>
-      <c r="F32" t="s">
+      <c r="E33" t="s">
         <v>173</v>
       </c>
-      <c r="G32" t="s">
+      <c r="F33" t="s">
         <v>174</v>
       </c>
-      <c r="H32" t="s">
-[...2 lines deleted...]
-      <c r="I32" t="s" s="2">
+      <c r="G33" t="s">
         <v>175</v>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="H33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" t="s" s="2">
+        <v>176</v>
+      </c>
+      <c r="J33" t="inlineStr">
         <is>
           <t>Кадастровый номер - 35:24:0502003:1294;
 Площадь - 664,9  м²;
 Срок аренды - 10 лет;
 Целевое назначение: - Под офис, магазин, бытовое обслуживание и иной вид деятельности при условии соблюдения арендатором действующего законодательства, исключая экологически вредную деятельность, а также хранение пожароопасных и отравляющих веществ;
 Ограничения (обременения) - Подпункт 2.2. аукционной документации;
 Состояние - Удовлетворительное, необходимо проведение косметического ремонта;
 </t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...28 lines deleted...]
-    </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B34" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="E34" t="s">
+        <v>179</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" t="s">
+        <v>23</v>
+      </c>
+      <c r="I34" t="s" s="2">
+        <v>180</v>
+      </c>
+      <c r="J34" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>182</v>
+      </c>
+      <c r="B35" t="s">
         <v>183</v>
       </c>
-      <c r="F34" t="s">
-[...9 lines deleted...]
-      <c r="J34" t="inlineStr">
+      <c r="C35"/>
+      <c r="D35" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" t="s">
+        <v>184</v>
+      </c>
+      <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" t="s">
+        <v>23</v>
+      </c>
+      <c r="I35"/>
+      <c r="J35" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:539;
 Площадь здания - 577,6 м²;
 Этажность - 1;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...28 lines deleted...]
-    </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B36" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="E36" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F36" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G36" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H36" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I36" t="s" s="2">
+        <v>187</v>
+      </c>
+      <c r="J36" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>189</v>
+      </c>
+      <c r="B37" t="s">
         <v>190</v>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="C37"/>
+      <c r="D37" t="s">
+        <v>63</v>
+      </c>
+      <c r="E37" t="s">
+        <v>179</v>
+      </c>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" t="s">
+        <v>23</v>
+      </c>
+      <c r="I37" t="s" s="2">
+        <v>191</v>
+      </c>
+      <c r="J37" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:385;
 Площадь здания - 538,5  м²;
 Этажность - 1;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...3 lines deleted...]
-      <c r="B37" t="s">
+    <row r="38">
+      <c r="A38" t="s">
         <v>192</v>
       </c>
-      <c r="C37"/>
-[...15 lines deleted...]
-      <c r="I37" t="s" s="2">
+      <c r="B38" t="s">
         <v>193</v>
       </c>
-      <c r="J37" t="inlineStr">
+      <c r="C38"/>
+      <c r="D38" t="s">
+        <v>63</v>
+      </c>
+      <c r="E38" t="s">
+        <v>179</v>
+      </c>
+      <c r="F38" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" t="s">
+        <v>23</v>
+      </c>
+      <c r="I38" t="s" s="2">
+        <v>194</v>
+      </c>
+      <c r="J38" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:373;
 Площадь здания - 254,5 м²;
 Этажность - 1;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...3 lines deleted...]
-      <c r="B38" t="s">
+    <row r="39">
+      <c r="A39" t="s">
         <v>195</v>
       </c>
-      <c r="C38"/>
-[...15 lines deleted...]
-      <c r="I38" t="s" s="2">
+      <c r="B39" t="s">
         <v>196</v>
       </c>
-      <c r="J38" t="inlineStr">
+      <c r="C39"/>
+      <c r="D39" t="s">
+        <v>63</v>
+      </c>
+      <c r="E39" t="s">
+        <v>179</v>
+      </c>
+      <c r="F39" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" t="s">
+        <v>23</v>
+      </c>
+      <c r="I39" t="s" s="2">
+        <v>197</v>
+      </c>
+      <c r="J39" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:982;
 Площадь здания - 506,2 м²;
 Этажность - 2;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...3 lines deleted...]
-      <c r="B39" t="s">
+    <row r="40">
+      <c r="A40" t="s">
         <v>198</v>
       </c>
-      <c r="C39" t="s">
+      <c r="B40" t="s">
         <v>199</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="C40" t="s">
         <v>200</v>
       </c>
-      <c r="F39" t="s">
-[...8 lines deleted...]
-      <c r="I39" t="s" s="2">
+      <c r="D40" t="s">
+        <v>63</v>
+      </c>
+      <c r="E40" t="s">
         <v>201</v>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" t="s">
+        <v>23</v>
+      </c>
+      <c r="I40" t="s" s="2">
+        <v>202</v>
+      </c>
+      <c r="J40" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:396;
 Кадастровый номер земельного участка - 35:24:0102006:220;
 Площадь здания - 3 258,8 м²;
 Этажность - 4;
 Состояние - требуется ремонт кровли, помещений, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="40">
-[...3 lines deleted...]
-      <c r="B40" t="s">
+    <row r="41">
+      <c r="A41" t="s">
         <v>203</v>
       </c>
-      <c r="C40" t="s">
-[...17 lines deleted...]
-      <c r="I40" t="s" s="2">
+      <c r="B41" t="s">
         <v>204</v>
       </c>
-      <c r="J40" t="inlineStr">
+      <c r="C41" t="s">
+        <v>147</v>
+      </c>
+      <c r="D41" t="s">
+        <v>63</v>
+      </c>
+      <c r="E41" t="s">
+        <v>201</v>
+      </c>
+      <c r="F41" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" t="s">
+        <v>23</v>
+      </c>
+      <c r="I41" t="s" s="2">
+        <v>205</v>
+      </c>
+      <c r="J41" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:399;
 Кадастровый номер земельного участка - 35:24:0102006:222;
 Площадь здания - 1 131 м²;
 Состояние - требуется ремонт кровли, пола, остекления, помещений административного корпуса, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...3 lines deleted...]
-      <c r="B41" t="s">
+    <row r="42">
+      <c r="A42" t="s">
         <v>206</v>
       </c>
-      <c r="C41" t="s">
+      <c r="B42" t="s">
         <v>207</v>
       </c>
-      <c r="D41" t="s">
-[...14 lines deleted...]
-      <c r="I41" t="s" s="2">
+      <c r="C42" t="s">
         <v>208</v>
       </c>
-      <c r="J41" t="inlineStr">
+      <c r="D42" t="s">
+        <v>63</v>
+      </c>
+      <c r="E42" t="s">
+        <v>201</v>
+      </c>
+      <c r="F42" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" t="s">
+        <v>23</v>
+      </c>
+      <c r="I42" t="s" s="2">
+        <v>209</v>
+      </c>
+      <c r="J42" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:421;
 Кадастровый номер земельного участка - 35:24:0102006:218;
 Площадь здания - 769,2 м²;
 Состояние - требуется ремонт кровли, помещений, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...3 lines deleted...]
-      <c r="B42" t="s">
+    <row r="43">
+      <c r="A43" t="s">
         <v>210</v>
       </c>
-      <c r="C42" t="s">
+      <c r="B43" t="s">
         <v>211</v>
       </c>
-      <c r="D42" t="s">
-[...14 lines deleted...]
-      <c r="I42" t="s" s="2">
+      <c r="C43" t="s">
         <v>212</v>
       </c>
-      <c r="J42" t="inlineStr">
+      <c r="D43" t="s">
+        <v>63</v>
+      </c>
+      <c r="E43" t="s">
+        <v>201</v>
+      </c>
+      <c r="F43" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" t="s">
+        <v>23</v>
+      </c>
+      <c r="I43" t="s" s="2">
+        <v>213</v>
+      </c>
+      <c r="J43" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:406;
 Кадастровый номер земельного участка - 35:24:0102006:301;
 Площадь здания - 6 976 м²;
 Этажность - 3;
 Состояние - требуется ремонт кровли, помещений административного корпуса, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...3 lines deleted...]
-      <c r="B43" t="s">
+    <row r="44">
+      <c r="A44" t="s">
         <v>214</v>
       </c>
-      <c r="C43"/>
-[...15 lines deleted...]
-      <c r="I43" t="s" s="2">
+      <c r="B44" t="s">
         <v>215</v>
       </c>
-      <c r="J43" t="inlineStr">
+      <c r="C44"/>
+      <c r="D44" t="s">
+        <v>63</v>
+      </c>
+      <c r="E44" t="s">
+        <v>201</v>
+      </c>
+      <c r="F44" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" t="s">
+        <v>23</v>
+      </c>
+      <c r="I44" t="s" s="2">
+        <v>216</v>
+      </c>
+      <c r="J44" t="inlineStr">
         <is>
           <t>Кадастровый номер здания (корпус автомолокоцистерн) - 35:24:0102006:397;
 Площадь здания - 6 536,9 м²;
 Этажность - 4;
 Кадастровый номер здания (Цех №3) - 35:24:0102006:390;
 Площадь здания - 8 924,5 м²;
 Этажность - 3;
 Кадастровый номер участка - 35:24:0102006:299;
 Состояние - требуется ремонт кровли производственного и административного помещения, ремонт административных помещений;
 </t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...38 lines deleted...]
-    </row>
     <row r="45">
       <c r="A45" t="s">
+        <v>217</v>
+      </c>
+      <c r="B45" t="s">
+        <v>218</v>
+      </c>
+      <c r="C45" t="s">
+        <v>219</v>
+      </c>
+      <c r="D45" t="s">
+        <v>59</v>
+      </c>
+      <c r="E45" t="s">
+        <v>220</v>
+      </c>
+      <c r="F45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G45" t="s">
+        <v>29</v>
+      </c>
+      <c r="H45" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" t="s" s="2">
         <v>221</v>
-      </c>
-[...22 lines deleted...]
-        <v>225</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Кадастровый номер - 35:24:0203009:2044;
 Площадь земельного участка - 3582 кв. м.;
 Срок аренды - 5 лет;
 Разрешенное использование - Склад;
 Параметры разрешенного строительства объекта капитального строительства - Для зоны застройки промышленными объектами не выше III класса опасности (П2);
 Ограничения (обременения) - Указаны в извещении;
 </t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B46" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C46" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="D46" t="s">
-        <v>228</v>
+        <v>53</v>
       </c>
       <c r="E46" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="F46" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G46" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H46" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="I46" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.232151828751725,39.93223561946909/19/@5w3tte1oq?text=%2035%3A24%3A0303004%3A350&amp;type=1&amp;opened=35%3A24%3A303004%3A350</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>Кадастровый номер участка 1 - 35:24:0303004:349;
 Кадастровый номер участка 2 - 35:24:0303004:350;
 Кадастровый номер участка 3 - 35:24:0303004:98;
 Общая площадь - 6645 м²;
 Разрешенное использование (назначение) - Производственная деятельность;
 Этажность - 3;
 </t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B47" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="E47" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="F47" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G47" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H47" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="I47" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.21167221082902,39.98349224878587/19/@5i2pp2azh?text=59.211610%2039.982781&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203006%3A26</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203006:26;
 Площадь земельного участка - 10168 м²;
 Виды разрешенного использования ЗУ - Производственная деятельность (6.0);
 </t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B48" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="E48" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="F48" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G48" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H48" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="I48" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.20986371217258,39.985805302809524/18/@5i2pp2azh?text=%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%BE%D0%B4%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%B4%D0%B0,%20%D1%83%D0%BB.%20%D0%AD%D0%BB%D0%B5%D0%B2%D0%B0%D1%82%D0%BE%D1%80%D0%BD%D0%B0%D1%8F,%20%D0%B4.%2045&amp;type=1&amp;opened=35%3A24%3A203007%3A39</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203007:39;
 Площадь земельного участка - 10935 м²;
 Площадь зданий - 1000 м²;
 Виды разрешенного использования ЗУ - промышленные предприятия и коммунально-складские организации IV-V классов опасности;
 </t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B49" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C49" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D49" t="s">
         <v>13</v>
       </c>
       <c r="E49" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="F49" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H49" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="I49" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.2308253097265,39.85538849017597/19/@5w3tqw5ct?text=35%3A24%3A0102005%3A3474&amp;type=1&amp;nameTab&amp;indexTab&amp;opened=35%3A24%3A102005%3A3474</t>
         </is>
       </c>
       <c r="J49" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
+        <v>237</v>
+      </c>
+      <c r="B50" t="s">
+        <v>238</v>
+      </c>
+      <c r="C50" t="s">
+        <v>239</v>
+      </c>
+      <c r="D50" t="s">
+        <v>13</v>
+      </c>
+      <c r="E50" t="s">
+        <v>240</v>
+      </c>
+      <c r="F50" t="s">
+        <v>22</v>
+      </c>
+      <c r="G50" t="s">
+        <v>241</v>
+      </c>
+      <c r="H50" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" t="inlineStr" s="2">
+        <is>
+          <t>https://pkk.rosreestr.ru/#/search/59.21444625309061,39.895648912592314/19/@5w3tqw5ct?text=59.214523%2039.895519&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A202017%3A56</t>
+        </is>
+      </c>
+      <c r="J50" t="s">
         <v>242</v>
-      </c>
-[...33 lines deleted...]
-        </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
+        <v>243</v>
+      </c>
+      <c r="B51" t="s">
+        <v>244</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E51" t="s">
+        <v>245</v>
+      </c>
+      <c r="F51" t="s">
+        <v>22</v>
+      </c>
+      <c r="G51" t="s">
+        <v>69</v>
+      </c>
+      <c r="H51" t="s">
+        <v>246</v>
+      </c>
+      <c r="I51" t="s" s="2">
         <v>247</v>
       </c>
-      <c r="B51" t="s">
+      <c r="J51" t="s">
         <v>248</v>
-      </c>
-[...24 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>249</v>
+      </c>
+      <c r="B52" t="s">
+        <v>250</v>
+      </c>
+      <c r="C52" t="s">
+        <v>251</v>
+      </c>
+      <c r="D52" t="s">
+        <v>53</v>
+      </c>
+      <c r="E52" t="s">
         <v>252</v>
       </c>
-      <c r="B52" t="s">
+      <c r="F52" t="s">
+        <v>174</v>
+      </c>
+      <c r="G52" t="s">
+        <v>16</v>
+      </c>
+      <c r="H52" t="s">
         <v>253</v>
       </c>
-      <c r="C52"/>
-[...3 lines deleted...]
-      <c r="E52" t="s">
+      <c r="I52" t="s" s="2">
         <v>254</v>
       </c>
-      <c r="F52" t="s">
-[...43 lines deleted...]
-      <c r="J53" t="inlineStr">
+      <c r="J52" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0304010:120;
 Кадастровый номер земельного участка - 35:24:0304010:14;
 Виды разрешенного использования ЗУ - эксплуатация и обслуживание жилых зданий;
 Площадь нежилого здания - 292,7 м²;
 Площадь земельного участка - 924 м²;
 Этажность - 2;
 Обременения - указаны в информационном сообщении;
 </t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...7 lines deleted...]
-      <c r="D54" t="s">
+    <row r="53">
+      <c r="A53" t="s">
+        <v>255</v>
+      </c>
+      <c r="B53" t="s">
+        <v>256</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53" t="s">
         <v>13</v>
       </c>
-      <c r="E54" t="s">
-[...11 lines deleted...]
-      <c r="I54" t="inlineStr" s="2">
+      <c r="E53" t="s">
+        <v>257</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H53" t="s">
+        <v>246</v>
+      </c>
+      <c r="I53" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.214166599420174,39.87242834657899/19/@5w3tqw5ct?text=59.214047%2039.872490&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A201022%3A109</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
+      <c r="J53" t="inlineStr">
         <is>
           <t>Проект - "Второе дыхание";
 Кадастровый (условный) номер здания - 35:24:0:10672И;
 Кадастровый номер земельного участка - 35:24:0201022:109;
 Площадь нежилого здания - 5724 м²;
 Этажность - 4;
 Разрешенное использование (назначение) - административное;
 Площадь земельного участка - 3461 м²;
 </t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...6 lines deleted...]
-      <c r="C55" t="s">
+    <row r="54">
+      <c r="A54" t="s">
+        <v>258</v>
+      </c>
+      <c r="B54" t="s">
+        <v>259</v>
+      </c>
+      <c r="C54" t="s">
+        <v>251</v>
+      </c>
+      <c r="D54" t="s">
+        <v>13</v>
+      </c>
+      <c r="E54" t="s">
         <v>260</v>
       </c>
-      <c r="D55" t="s">
-[...17 lines deleted...]
-      <c r="J55" t="inlineStr">
+      <c r="F54" t="s">
+        <v>174</v>
+      </c>
+      <c r="G54" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" t="s">
+        <v>253</v>
+      </c>
+      <c r="I54" t="s" s="2">
+        <v>176</v>
+      </c>
+      <c r="J54" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0201004:139;
 Кадастровый номер земельного участка - 35:24:0201004:10;
 Виды разрешенного использования ЗУ - эксплуатация жилых домов;
 Площадь нежилого здания - 202,5 м²;
 Площадь земельного участка - 931 м²;
 Этажность - 2;
 </t>
         </is>
       </c>
     </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>261</v>
+      </c>
+      <c r="B55" t="s">
+        <v>262</v>
+      </c>
+      <c r="C55" t="s">
+        <v>263</v>
+      </c>
+      <c r="D55" t="s">
+        <v>126</v>
+      </c>
+      <c r="E55" t="s">
+        <v>264</v>
+      </c>
+      <c r="F55" t="s">
+        <v>174</v>
+      </c>
+      <c r="G55" t="s">
+        <v>69</v>
+      </c>
+      <c r="H55" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Кадастровый номер - 35:24:0401011:2794;
+Этажность - 1 из 9;
+Срок аренды - 3 года;
+Целевое назначение - под некоммерческую деятельность;
+Состояние помещений - удовлетворительное, необходимо проведение косметического ремонта;
+</t>
+        </is>
+      </c>
+    </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B56" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="E56" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="F56" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G56" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="H56" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0101001:1587;
 Тип объекта - на земельном участке предусмотрено размещение объекта местного значения - спортивного сооружения (физкультурно - оздоровительного комплекса, спортивного комплекса с бассейном);
 Иные сведения - Зона Ж1-И1-СЛ1 установлена для обеспечения правовых условий размещения и эксплуатации жилых домов для проживания граждан в целях сохранения исторически сложившегося типа застройки территории объекта культурного наследия регионального значения достопримечательное место «Покровская слобода, XV-XIX вв.», расположенного в районе ул. Слободской в г. Вологде»;
 Площадь пересечения с ЗОУИТ - 1. Земельный участок полностью расположен в границах приаэродромной территории аэродрома гражданской авиации Вологда.  2. Полностью расположен в границах ориентировочного 3 пояса зоны санитарной охраны артезианской скважины № 1 (зона ограничений от химического загрязнения).;
 </t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B57" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="C57"/>
       <c r="D57" t="s">
-        <v>228</v>
+        <v>13</v>
       </c>
       <c r="E57" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="F57" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G57" t="s">
-        <v>174</v>
+        <v>241</v>
       </c>
       <c r="H57" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-        </is>
+        <v>23</v>
+      </c>
+      <c r="I57" t="s" s="2">
+        <v>271</v>
       </c>
       <c r="J57" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B58" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="E58" t="s">
-        <v>280</v>
+        <v>179</v>
       </c>
       <c r="F58" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G58" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I58" t="s" s="2">
-        <v>281</v>
-[...31 lines deleted...]
-      <c r="J59" t="inlineStr">
+        <v>275</v>
+      </c>
+      <c r="J58" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:1069;
 Материал стен - металлические конструкции;
 Этажность - 1 этаж;
 Иные сведения - Требуется частичный ремонт кровли;
 </t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...25 lines deleted...]
-      <c r="J60" t="inlineStr">
+    <row r="59">
+      <c r="A59" t="s">
+        <v>276</v>
+      </c>
+      <c r="B59" t="s">
+        <v>277</v>
+      </c>
+      <c r="C59"/>
+      <c r="D59" t="s">
+        <v>63</v>
+      </c>
+      <c r="E59" t="s">
+        <v>179</v>
+      </c>
+      <c r="F59" t="s">
+        <v>22</v>
+      </c>
+      <c r="G59" t="s">
+        <v>241</v>
+      </c>
+      <c r="H59" t="s">
+        <v>23</v>
+      </c>
+      <c r="I59" t="s" s="2">
+        <v>278</v>
+      </c>
+      <c r="J59" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:384;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...25 lines deleted...]
-      <c r="J61" t="inlineStr">
+    <row r="60">
+      <c r="A60" t="s">
+        <v>279</v>
+      </c>
+      <c r="B60" t="s">
+        <v>280</v>
+      </c>
+      <c r="C60"/>
+      <c r="D60" t="s">
+        <v>63</v>
+      </c>
+      <c r="E60" t="s">
+        <v>179</v>
+      </c>
+      <c r="F60" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" t="s">
+        <v>241</v>
+      </c>
+      <c r="H60" t="s">
+        <v>23</v>
+      </c>
+      <c r="I60" t="s" s="2">
+        <v>281</v>
+      </c>
+      <c r="J60" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:380;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="62">
-[...25 lines deleted...]
-      <c r="J62" t="inlineStr">
+    <row r="61">
+      <c r="A61" t="s">
+        <v>282</v>
+      </c>
+      <c r="B61" t="s">
+        <v>283</v>
+      </c>
+      <c r="C61"/>
+      <c r="D61" t="s">
+        <v>63</v>
+      </c>
+      <c r="E61" t="s">
+        <v>179</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" t="s">
+        <v>241</v>
+      </c>
+      <c r="H61" t="s">
+        <v>23</v>
+      </c>
+      <c r="I61" t="s" s="2">
+        <v>191</v>
+      </c>
+      <c r="J61" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:385;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...25 lines deleted...]
-      <c r="J63" t="inlineStr">
+    <row r="62">
+      <c r="A62" t="s">
+        <v>284</v>
+      </c>
+      <c r="B62" t="s">
+        <v>285</v>
+      </c>
+      <c r="C62"/>
+      <c r="D62" t="s">
+        <v>63</v>
+      </c>
+      <c r="E62" t="s">
+        <v>179</v>
+      </c>
+      <c r="F62" t="s">
+        <v>22</v>
+      </c>
+      <c r="G62" t="s">
+        <v>241</v>
+      </c>
+      <c r="H62" t="s">
+        <v>23</v>
+      </c>
+      <c r="I62" t="s" s="2">
+        <v>286</v>
+      </c>
+      <c r="J62" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:374;
 Материал стен - кирпич;
 Этажность - 2 этажа;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения, ремонт пандуса, оконные рамы, ворота и двери нуждаются в ремонте, требуется замена деревянных ступеней пандуса;
 </t>
         </is>
       </c>
     </row>
-    <row r="64">
-[...25 lines deleted...]
-      <c r="J64" t="inlineStr">
+    <row r="63">
+      <c r="A63" t="s">
+        <v>287</v>
+      </c>
+      <c r="B63" t="s">
+        <v>288</v>
+      </c>
+      <c r="C63"/>
+      <c r="D63" t="s">
+        <v>63</v>
+      </c>
+      <c r="E63" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" t="s">
+        <v>175</v>
+      </c>
+      <c r="H63" t="s">
+        <v>23</v>
+      </c>
+      <c r="I63" t="s" s="2">
+        <v>289</v>
+      </c>
+      <c r="J63" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:976;
 Материал стен - Кирпич;
 Этажность - 1 этаж;
 Состояние - Течь крыши, требуется капитальный ремонт кровли, косметический внутреннего помещения, ремонт оконных рам;
 </t>
         </is>
       </c>
     </row>
-    <row r="65">
-[...25 lines deleted...]
-      <c r="J65" t="inlineStr">
+    <row r="64">
+      <c r="A64" t="s">
+        <v>290</v>
+      </c>
+      <c r="B64" t="s">
+        <v>291</v>
+      </c>
+      <c r="C64"/>
+      <c r="D64" t="s">
+        <v>63</v>
+      </c>
+      <c r="E64" t="s">
+        <v>179</v>
+      </c>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" t="s">
+        <v>241</v>
+      </c>
+      <c r="H64" t="s">
+        <v>23</v>
+      </c>
+      <c r="I64" t="s" s="2">
+        <v>292</v>
+      </c>
+      <c r="J64" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:361;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Состояние - Требуется частичный ремонт кровли, ремонт ступеней пандуса, ремонт запорных устройств ворот;
 </t>
         </is>
       </c>
     </row>
-    <row r="66">
-[...64 lines deleted...]
-      <c r="J67" t="inlineStr">
+    <row r="65">
+      <c r="A65" t="s">
+        <v>293</v>
+      </c>
+      <c r="B65" t="s">
+        <v>294</v>
+      </c>
+      <c r="C65" t="s">
+        <v>295</v>
+      </c>
+      <c r="D65" t="s">
+        <v>59</v>
+      </c>
+      <c r="E65" t="s">
+        <v>296</v>
+      </c>
+      <c r="F65" t="s">
+        <v>22</v>
+      </c>
+      <c r="G65" t="s">
+        <v>297</v>
+      </c>
+      <c r="H65" t="s">
+        <v>46</v>
+      </c>
+      <c r="I65" t="s" s="2">
+        <v>298</v>
+      </c>
+      <c r="J65" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0503002:564;
 Кадастровый номер земельного участка - 35:24:0503002:563;
 Кадастровый номер земельного участка - 35:24:0503002:498;
 Здание аквапарка-СПА незавершенное строительством, степень готовности - 3% - 8 721,2 м²;
 Здание торгово-развлекательного центра незавершенное строительством, степень готовности - 4% - 22 823,2 м²;
 Земельный участок, расположен под зданием торгово-развлекательного центра - 14 845 м² (в собственности);
 Право аренды земельного участка, расположен под зданием аквапарка-СПА - 18 550 м²;
 Право аренды земельного участка, расположен под зданием торгово-развлекательного центра - 20 863 м²;
 </t>
         </is>
       </c>
     </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>299</v>
+      </c>
+      <c r="B66" t="s">
+        <v>300</v>
+      </c>
+      <c r="C66" t="s">
+        <v>301</v>
+      </c>
+      <c r="D66" t="s">
+        <v>13</v>
+      </c>
+      <c r="E66" t="s">
+        <v>302</v>
+      </c>
+      <c r="F66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G66" t="s">
+        <v>241</v>
+      </c>
+      <c r="H66" t="s">
+        <v>46</v>
+      </c>
+      <c r="I66" t="s" s="2">
+        <v>303</v>
+      </c>
+      <c r="J66" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>305</v>
+      </c>
+      <c r="B67" t="s">
+        <v>306</v>
+      </c>
+      <c r="C67" t="s">
+        <v>307</v>
+      </c>
+      <c r="D67" t="s">
+        <v>53</v>
+      </c>
+      <c r="E67" t="s">
+        <v>308</v>
+      </c>
+      <c r="F67" t="s">
+        <v>22</v>
+      </c>
+      <c r="G67" t="s">
+        <v>69</v>
+      </c>
+      <c r="H67" t="s">
+        <v>23</v>
+      </c>
+      <c r="I67" t="s" s="2">
+        <v>309</v>
+      </c>
+      <c r="J67"/>
+    </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>310</v>
+      </c>
+      <c r="B68" t="s">
+        <v>311</v>
+      </c>
+      <c r="C68"/>
+      <c r="D68" t="s">
+        <v>53</v>
+      </c>
+      <c r="E68" t="s">
+        <v>312</v>
+      </c>
+      <c r="F68" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" t="s">
         <v>313</v>
       </c>
-      <c r="B68" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>25</v>
-[...27 lines deleted...]
-      <c r="G69" t="s">
         <v>46</v>
       </c>
-      <c r="H69" t="s">
-[...30 lines deleted...]
-      <c r="I70" t="inlineStr" s="2">
+      <c r="I68" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr">
+      <c r="J68" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303002:2170;
 Вид разрешенного использования ЗУ - для сельскохозяйственного использования;
 Иные сведения - возможно выделить земельный участок под ангар;
 </t>
         </is>
       </c>
     </row>
-    <row r="71">
-[...22 lines deleted...]
-      <c r="I71" t="inlineStr" s="2">
+    <row r="69">
+      <c r="A69" t="s">
+        <v>314</v>
+      </c>
+      <c r="B69" t="s">
+        <v>315</v>
+      </c>
+      <c r="C69"/>
+      <c r="D69" t="s">
+        <v>53</v>
+      </c>
+      <c r="E69" t="s">
+        <v>312</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" t="s">
+        <v>313</v>
+      </c>
+      <c r="H69" t="s">
+        <v>46</v>
+      </c>
+      <c r="I69" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170</t>
         </is>
       </c>
-      <c r="J71" t="inlineStr">
+      <c r="J69" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303002:2170;
 Вид разрешенного использования ЗУ - для сельскохозяйственного использования;
 Иные сведения - возможно выделить земельный участок под ангар;
 </t>
         </is>
       </c>
     </row>
-    <row r="72">
-[...55 lines deleted...]
-      <c r="J73" t="inlineStr">
+    <row r="70">
+      <c r="A70" t="s">
+        <v>316</v>
+      </c>
+      <c r="B70" t="s">
+        <v>317</v>
+      </c>
+      <c r="C70"/>
+      <c r="D70" t="s">
+        <v>53</v>
+      </c>
+      <c r="E70" t="s">
+        <v>318</v>
+      </c>
+      <c r="F70" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" t="s">
+        <v>29</v>
+      </c>
+      <c r="H70" t="s">
+        <v>46</v>
+      </c>
+      <c r="I70" t="s" s="2">
+        <v>319</v>
+      </c>
+      <c r="J70" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>321</v>
+      </c>
+      <c r="B71" t="s">
+        <v>322</v>
+      </c>
+      <c r="C71"/>
+      <c r="D71" t="s">
+        <v>53</v>
+      </c>
+      <c r="E71" t="s">
+        <v>323</v>
+      </c>
+      <c r="F71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" t="s">
+        <v>241</v>
+      </c>
+      <c r="H71" t="s">
+        <v>46</v>
+      </c>
+      <c r="I71" t="s" s="2">
+        <v>324</v>
+      </c>
+      <c r="J71" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303003:246;
 Площадь земельного участка - 33 555 м²;
 Виды разрешенного использования ЗУ - для сельскохозяйственного использования;
 Высота потолков - 4,5 м;
 </t>
         </is>
       </c>
     </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>325</v>
+      </c>
+      <c r="B72" t="s">
+        <v>326</v>
+      </c>
+      <c r="C72"/>
+      <c r="D72" t="s">
+        <v>172</v>
+      </c>
+      <c r="E72" t="s">
+        <v>327</v>
+      </c>
+      <c r="F72" t="s">
+        <v>22</v>
+      </c>
+      <c r="G72" t="s">
+        <v>29</v>
+      </c>
+      <c r="H72" t="s">
+        <v>46</v>
+      </c>
+      <c r="I72" t="s" s="2">
+        <v>328</v>
+      </c>
+      <c r="J72" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>330</v>
+      </c>
+      <c r="B73" t="s">
+        <v>331</v>
+      </c>
+      <c r="C73"/>
+      <c r="D73" t="s">
+        <v>172</v>
+      </c>
+      <c r="E73" t="s">
+        <v>332</v>
+      </c>
+      <c r="F73" t="s">
+        <v>22</v>
+      </c>
+      <c r="G73" t="s">
+        <v>29</v>
+      </c>
+      <c r="H73" t="s">
+        <v>46</v>
+      </c>
+      <c r="I73" t="s" s="2">
+        <v>333</v>
+      </c>
+      <c r="J73" t="s">
+        <v>334</v>
+      </c>
+    </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B74" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C74"/>
       <c r="D74" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
       <c r="E74" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="F74" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G74" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="H74" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>46</v>
+      </c>
+      <c r="I74" t="inlineStr" s="2">
+        <is>
+          <t>https://pkk.rosreestr.ru/#/search/59.178094956632556,39.89823557824658/17/@nkfazkxw1?text=35%3A24%3A0502010%3A1655%20&amp;type=1&amp;opened=35%3A24%3A502010%3A1655</t>
+        </is>
       </c>
       <c r="J74" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B75" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C75"/>
       <c r="D75" t="s">
-        <v>152</v>
+        <v>91</v>
       </c>
       <c r="E75" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="F75" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G75" t="s">
-        <v>54</v>
+        <v>241</v>
       </c>
       <c r="H75" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="I75" t="s" s="2">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="J75" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B76" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="C76"/>
+        <v>344</v>
+      </c>
+      <c r="C76" t="s">
+        <v>345</v>
+      </c>
       <c r="D76" t="s">
-        <v>152</v>
+        <v>91</v>
       </c>
       <c r="E76" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="F76" t="s">
-        <v>38</v>
+        <v>347</v>
       </c>
       <c r="G76" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="H76" t="s">
-        <v>25</v>
-[...98 lines deleted...]
-      <c r="J79" t="inlineStr">
+        <v>17</v>
+      </c>
+      <c r="I76" t="s" s="2">
+        <v>348</v>
+      </c>
+      <c r="J76" t="inlineStr">
         <is>
           <t>Инвестиционная зона - Вологда-Север;
 Кадастровый номер земельного участка - 35:24:0103002:3807;
 Правила землепользования и застройки - [П-3] Зона размещения производственных объектов IV - V классов опасности;
 Виды разрешённого использования - промышленные предприятия и коммунально-складские организации IV - V классов, опасности;
 Срок аренды - 5 лет;
 </t>
         </is>
       </c>
     </row>
-    <row r="80">
-[...18 lines deleted...]
-      <c r="G80" t="s">
+    <row r="77">
+      <c r="A77" t="s">
+        <v>349</v>
+      </c>
+      <c r="B77" t="s">
+        <v>350</v>
+      </c>
+      <c r="C77" t="s">
+        <v>351</v>
+      </c>
+      <c r="D77" t="s">
+        <v>91</v>
+      </c>
+      <c r="E77" t="s">
+        <v>352</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" t="s">
+        <v>69</v>
+      </c>
+      <c r="H77" t="s">
         <v>46</v>
       </c>
-      <c r="H80" t="s">
-[...30 lines deleted...]
-      <c r="I81" t="inlineStr" s="2">
+      <c r="I77"/>
+      <c r="J77" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>354</v>
+      </c>
+      <c r="B78" t="s">
+        <v>355</v>
+      </c>
+      <c r="C78"/>
+      <c r="D78" t="s">
+        <v>59</v>
+      </c>
+      <c r="E78" t="s">
+        <v>356</v>
+      </c>
+      <c r="F78" t="s">
+        <v>347</v>
+      </c>
+      <c r="G78" t="s">
+        <v>29</v>
+      </c>
+      <c r="H78" t="s">
+        <v>17</v>
+      </c>
+      <c r="I78" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
+      <c r="J78" t="inlineStr">
         <is>
           <t>Инвестиционная зона - Вологда-Восток;
 Кадастровый номер земельного участка - 35:24:0203005:3;
 Правила землепользования и застройки - [П-3] Зона размещения производственных объектов IV - V классов опасности;
 Виды разрешённого использования - промышленные предприятия и коммунально-складские организации IV - V классов, опасности;
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="J1:K1"/>
     <mergeCell ref="J2:K2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId1" location="" display="https://egrpinfo.ru/kadmap/45"/>
-[...68 lines deleted...]
-    <hyperlink ref="I81" r:id="rId70" location="/search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3" display="https://pkk.rosreestr.ru/ - /search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3"/>
+    <hyperlink ref="I2" r:id="rId1" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.83625087466058&amp;coordinate_x=4439029.255799269&amp;coordinate_y=8229547.668431556&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159654329%2C36368%2C35%3A24%3A0201004%3A335"/>
+    <hyperlink ref="I3" r:id="rId2" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.618002952354725&amp;coordinate_x=4441580.65685611&amp;coordinate_y=8226755.163220642&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663260%2C36368%2C35%3A24%3A0202017%3A17"/>
+    <hyperlink ref="I4" r:id="rId3" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245571590946177&amp;coordinate_x=4441079.333934493&amp;coordinate_y=8239712.92308275&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=982455793%2C36368%2C35%3A24%3A0301001%3A2337"/>
+    <hyperlink ref="I5" r:id="rId4" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18&amp;coordinate_x=4432641.957452914&amp;coordinate_y=8231759.664820824&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=3037380482%2C36369%2C35%3A24%3A0102006%3A495"/>
+    <hyperlink ref="I6" r:id="rId5" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.744517302636421&amp;coordinate_x=4438355.052095163&amp;coordinate_y=8226428.015881405&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=136363522%2C36368%2C35%3A24%3A0201022%3A161"/>
+    <hyperlink ref="I7" r:id="rId6" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.837067614533131&amp;coordinate_x=4440618.5060256515&amp;coordinate_y=8224035.00354475&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;selectedCard=3039492329%2C36369%2C35%3A24%3A0501001%3A529"/>
+    <hyperlink ref="I8" r:id="rId7" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245655498579396&amp;coordinate_x=4447639.650773963&amp;coordinate_y=8220256.375644193&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=159720236%2C36368%2C35%3A24%3A0503003%3A618"/>
+    <hyperlink ref="I9" r:id="rId8" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.6014311664465&amp;coordinate_x=4446659.522393368&amp;coordinate_y=8227947.979776047&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159689395%2C36368%2C35%3A24%3A0303006%3A2011"/>
+    <hyperlink ref="I10" r:id="rId9" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.8109818402296&amp;coordinate_x=4451768.029820165&amp;coordinate_y=8224698.091788765&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159665271%2C36368%2C35%3A24%3A0203007%3A34"/>
+    <hyperlink ref="I11" r:id="rId10" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.567521611814485&amp;coordinate_x=4434795.898060127&amp;coordinate_y=8228065.303558391&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049%2C36048&amp;selectedCard=105346138%2C36368%2C35%3A24%3A0401006%3A2590"/>
+    <hyperlink ref="I12" r:id="rId11" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.63792394073836&amp;coordinate_x=4448244.369282167&amp;coordinate_y=8227895.101376034&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=134944951%2C36368%2C35%3A24%3A0303006%3A13845"/>
+    <hyperlink ref="I14" r:id="rId12" location="" display="https://egrpinfo.ru/kadmap/45"/>
+    <hyperlink ref="I16" r:id="rId13" location="" display="https://catalog.lot-online.ru/index.php?dispatch=products.view&amp;product_id=729867"/>
+    <hyperlink ref="I18" r:id="rId14" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048"/>
+    <hyperlink ref="I20" r:id="rId15" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.69974977749003&amp;coordinate_x=4416803.283886344&amp;coordinate_y=8242527.432821866&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I21" r:id="rId16" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333332&amp;coordinate_x=4417566.7864948595&amp;coordinate_y=8242743.421600261&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=37298&amp;is_copy_url=true"/>
+    <hyperlink ref="I22" r:id="rId17" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.399565008613244&amp;coordinate_x=4448903.985634195&amp;coordinate_y=8224680.957198638&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I23" r:id="rId18" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.00668177533543&amp;coordinate_x=4436421.208157822&amp;coordinate_y=8228615.077372837&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I24" r:id="rId19" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.333333333333332&amp;coordinate_x=4448197.512711966&amp;coordinate_y=8225696.745869471&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I25" r:id="rId20" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.666666666666668&amp;coordinate_x=4440826.203365773&amp;coordinate_y=8226792.655933091&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I26" r:id="rId21" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333336&amp;coordinate_x=4439594.991962399&amp;coordinate_y=8227686.539635807&amp;theme_id=1&amp;is_copy_url=true&amp;baseLayerId=36346&amp;active_layers=36049%2C36048"/>
+    <hyperlink ref="I27" r:id="rId22" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4417101.751969897&amp;coordinate_y=8241998.042262578&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346"/>
+    <hyperlink ref="I28" r:id="rId23" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.446163851378166&amp;coordinate_x=4445130.60561415&amp;coordinate_y=8223186.033807439&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346"/>
+    <hyperlink ref="I29" r:id="rId24" location="" display="https://nspd.gov.ru/map?zoom=18&amp;coordinate_x=4442142.490490176&amp;coordinate_y=8226306.549394303&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049"/>
+    <hyperlink ref="I30" r:id="rId25" location="/search/59.23254504077681,39.78834536880647/18/@5w3tqw5ql?text=35%3A24%3A0103002%3A4676&amp;type=1&amp;opened=35%3A24%3A103002%3A4676" display="https://pkk.rosreestr.ru/ - /search/59.23254504077681,39.78834536880647/18/@5w3tqw5ql?text=35%3A24%3A0103002%3A4676&amp;type=1&amp;opened=35%3A24%3A103002%3A4676"/>
+    <hyperlink ref="I33" r:id="rId26" location="/search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10" display="https://pkk.rosreestr.ru/ - /search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10"/>
+    <hyperlink ref="I34" r:id="rId27" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A967&amp;type=5&amp;opened=35%3A24%3A102006%3A967" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A967&amp;type=5&amp;opened=35%3A24%3A102006%3A967"/>
+    <hyperlink ref="I36" r:id="rId28" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A969&amp;type=5&amp;opened=35%3A24%3A102006%3A969" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A969&amp;type=5&amp;opened=35%3A24%3A102006%3A969"/>
+    <hyperlink ref="I37" r:id="rId29" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385"/>
+    <hyperlink ref="I38" r:id="rId30" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A373&amp;type=5&amp;opened=35%3A24%3A102006%3A373" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A373&amp;type=5&amp;opened=35%3A24%3A102006%3A373"/>
+    <hyperlink ref="I39" r:id="rId31" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A982&amp;type=5&amp;opened=35%3A24%3A102006%3A982" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A982&amp;type=5&amp;opened=35%3A24%3A102006%3A982"/>
+    <hyperlink ref="I40" r:id="rId32" location="/search/59.23578674075379,39.82257556016996/4/@5w3tqw5ce?text=35%3A24%3A0102006%3A396&amp;type=5&amp;opened=35%3A24%3A102006%3A396" display="https://pkk.rosreestr.ru/ - /search/59.23578674075379,39.82257556016996/4/@5w3tqw5ce?text=35%3A24%3A0102006%3A396&amp;type=5&amp;opened=35%3A24%3A102006%3A396"/>
+    <hyperlink ref="I41" r:id="rId33" location="/search/59.23418612046864,39.82538900136262/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A399&amp;type=5&amp;opened=35%3A24%3A102006%3A399" display="https://pkk.rosreestr.ru/ - /search/59.23418612046864,39.82538900136262/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A399&amp;type=5&amp;opened=35%3A24%3A102006%3A399"/>
+    <hyperlink ref="I42" r:id="rId34" location="/search/59.23543259750644,39.82436631217581/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A421&amp;type=5&amp;opened=35%3A24%3A102006%3A421" display="https://pkk.rosreestr.ru/ - /search/59.23543259750644,39.82436631217581/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A421&amp;type=5&amp;opened=35%3A24%3A102006%3A421"/>
+    <hyperlink ref="I43" r:id="rId35" location="/search/59.23468660973109,39.82652981439864/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A406&amp;type=5&amp;opened=35%3A24%3A102006%3A406" display="https://pkk.rosreestr.ru/ - /search/59.23468660973109,39.82652981439864/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A406&amp;type=5&amp;opened=35%3A24%3A102006%3A406"/>
+    <hyperlink ref="I44" r:id="rId36" location="/search/59.23591116444627,39.8216161624218/18/@5w3tqw5ce?text=35%3A24%3A0102006%3A397&amp;type=5&amp;opened=35%3A24%3A102006%3A397" display="https://pkk.rosreestr.ru/ - /search/59.23591116444627,39.8216161624218/18/@5w3tqw5ce?text=35%3A24%3A0102006%3A397&amp;type=5&amp;opened=35%3A24%3A102006%3A397"/>
+    <hyperlink ref="I45" r:id="rId37" location="/search/59.20576094699292,39.97346010939667/19/@5w3tlwcnx?text=35%3A24%3A0203009%3A2044&amp;type=1&amp;opened=35%3A24%3A203009%3A2044" display="https://pkk.rosreestr.ru/ - /search/59.20576094699292,39.97346010939667/19/@5w3tlwcnx?text=35%3A24%3A0203009%3A2044&amp;type=1&amp;opened=35%3A24%3A203009%3A2044"/>
+    <hyperlink ref="I46" r:id="rId38" location="/search/59.232151828751725,39.93223561946909/19/@5w3tte1oq?text=%2035%3A24%3A0303004%3A350&amp;type=1&amp;opened=35%3A24%3A303004%3A350" display="https://pkk.rosreestr.ru/ - /search/59.232151828751725,39.93223561946909/19/@5w3tte1oq?text=%2035%3A24%3A0303004%3A350&amp;type=1&amp;opened=35%3A24%3A303004%3A350"/>
+    <hyperlink ref="I47" r:id="rId39" location="/search/59.21167221082902,39.98349224878587/19/@5i2pp2azh?text=59.211610%2039.982781&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203006%3A26" display="https://pkk.rosreestr.ru/ - /search/59.21167221082902,39.98349224878587/19/@5i2pp2azh?text=59.211610%2039.982781&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203006%3A26"/>
+    <hyperlink ref="I48" r:id="rId40" location="/search/59.20986371217258,39.985805302809524/18/@5i2pp2azh?text=%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%BE%D0%B4%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%B4%D0%B0,%20%D1%83%D0%BB.%20%D0%AD%D0%BB%D0%B5%D0%B2%D0%B0%D1%82%D0%BE%D1%80%D0%BD%D0%B0%D1%8F,%20%D0%B4.%2045&amp;type=1&amp;opened=35%3A24%3A203007%3A39" display="https://pkk.rosreestr.ru/ - /search/59.20986371217258,39.985805302809524/18/@5i2pp2azh?text=%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%BE%D0%B4%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%B4%D0%B0,%20%D1%83%D0%BB.%20%D0%AD%D0%BB%D0%B5%D0%B2%D0%B0%D1%82%D0%BE%D1%80%D0%BD%D0%B0%D1%8F,%20%D0%B4.%2045&amp;type=1&amp;opened=35%3A24%3A203007%3A39"/>
+    <hyperlink ref="I49" r:id="rId41" location="/search/59.2308253097265,39.85538849017597/19/@5w3tqw5ct?text=35%3A24%3A0102005%3A3474&amp;type=1&amp;nameTab&amp;indexTab&amp;opened=35%3A24%3A102005%3A3474" display="https://pkk.rosreestr.ru/ - /search/59.2308253097265,39.85538849017597/19/@5w3tqw5ct?text=35%3A24%3A0102005%3A3474&amp;type=1&amp;nameTab&amp;indexTab&amp;opened=35%3A24%3A102005%3A3474"/>
+    <hyperlink ref="I50" r:id="rId42" location="/search/59.21444625309061,39.895648912592314/19/@5w3tqw5ct?text=59.214523%2039.895519&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A202017%3A56" display="https://pkk.rosreestr.ru/ - /search/59.21444625309061,39.895648912592314/19/@5w3tqw5ct?text=59.214523%2039.895519&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A202017%3A56"/>
+    <hyperlink ref="I51" r:id="rId43" location="" display="http://www.gsz.su/spagewide.php?leningradskaya_148"/>
+    <hyperlink ref="I52" r:id="rId44" location="/search/59.2273999584658,39.89032179375931/19/@5w3tqw5ct?text=35%3A24%3A0304010%3A14&amp;type=1&amp;opened=35%3A24%3A304010%3A14" display="https://pkk.rosreestr.ru/ - /search/59.2273999584658,39.89032179375931/19/@5w3tqw5ct?text=35%3A24%3A0304010%3A14&amp;type=1&amp;opened=35%3A24%3A304010%3A14"/>
+    <hyperlink ref="I53" r:id="rId45" location="/search/59.214166599420174,39.87242834657899/19/@5w3tqw5ct?text=59.214047%2039.872490&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A201022%3A109" display="https://pkk.rosreestr.ru/ - /search/59.214166599420174,39.87242834657899/19/@5w3tqw5ct?text=59.214047%2039.872490&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A201022%3A109"/>
+    <hyperlink ref="I54" r:id="rId46" location="/search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10" display="https://pkk.rosreestr.ru/ - /search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10"/>
+    <hyperlink ref="I55" r:id="rId47" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true"/>
+    <hyperlink ref="I57" r:id="rId48" location="/search/59.20525597835106,39.89613354138716/16/@5w3tqw5ce?text=35%3A24%3A0202037%3A151&amp;type=5&amp;opened=35%3A24%3A202037%3A151" display="https://pkk.rosreestr.ru/ - /search/59.20525597835106,39.89613354138716/16/@5w3tqw5ce?text=35%3A24%3A0202037%3A151&amp;type=5&amp;opened=35%3A24%3A202037%3A151"/>
+    <hyperlink ref="I58" r:id="rId49" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A1069&amp;type=5&amp;opened=35%3A24%3A102006%3A1069" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A1069&amp;type=5&amp;opened=35%3A24%3A102006%3A1069"/>
+    <hyperlink ref="I59" r:id="rId50" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A384&amp;type=5&amp;opened=35%3A24%3A102006%3A384" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A384&amp;type=5&amp;opened=35%3A24%3A102006%3A384"/>
+    <hyperlink ref="I60" r:id="rId51" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A380&amp;type=5&amp;opened=35%3A24%3A102006%3A380" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A380&amp;type=5&amp;opened=35%3A24%3A102006%3A380"/>
+    <hyperlink ref="I61" r:id="rId52" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385"/>
+    <hyperlink ref="I62" r:id="rId53" location="/search/59.229859906088805,39.88602969492615/13/@5w3tqw5ce?text=35%3A24%3A0102006%3A374&amp;type=5&amp;opened=35%3A24%3A102006%3A374" display="https://pkk.rosreestr.ru/ - /search/59.229859906088805,39.88602969492615/13/@5w3tqw5ce?text=35%3A24%3A0102006%3A374&amp;type=5&amp;opened=35%3A24%3A102006%3A374"/>
+    <hyperlink ref="I63" r:id="rId54" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A976&amp;type=5&amp;opened=35%3A24%3A102006%3A976" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A976&amp;type=5&amp;opened=35%3A24%3A102006%3A976"/>
+    <hyperlink ref="I64" r:id="rId55" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A361&amp;type=5&amp;opened=35%3A24%3A102006%3A361" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A361&amp;type=5&amp;opened=35%3A24%3A102006%3A361"/>
+    <hyperlink ref="I65" r:id="rId56" location="" display="https://www.emng.ru/realty/object/1035/"/>
+    <hyperlink ref="I66" r:id="rId57" location="x=4445995.079057169&amp;y=8220838.516764536&amp;z=18&amp;text=35%3A24%3A0503002%3A497&amp;type=1&amp;app=search&amp;opened=1" display="https://pkk5.rosreestr.ru/ - x=4445995.079057169&amp;y=8220838.516764536&amp;z=18&amp;text=35%3A24%3A0503002%3A497&amp;type=1&amp;app=search&amp;opened=1"/>
+    <hyperlink ref="I67" r:id="rId58" location="" display="http://www.gsz.su/spagewide.php?chernishevskogo_122"/>
+    <hyperlink ref="I68" r:id="rId59" location="/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170" display="https://pkk.rosreestr.ru/ - /search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170"/>
+    <hyperlink ref="I69" r:id="rId60" location="/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170" display="https://pkk.rosreestr.ru/ - /search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170"/>
+    <hyperlink ref="I70" r:id="rId61" location="/search/59.248324904852815,39.91681200114899/17/@nkfazkxw1?text=35%3A24%3A0303002%3A2181&amp;type=1&amp;opened=35%3A24%3A303002%3A2181" display="https://pkk.rosreestr.ru/ - /search/59.248324904852815,39.91681200114899/17/@nkfazkxw1?text=35%3A24%3A0303002%3A2181&amp;type=1&amp;opened=35%3A24%3A303002%3A2181"/>
+    <hyperlink ref="I71" r:id="rId62" location="/search/59.245512293848364,39.92365120280049/17/@nkfazkxw1?text=35%3A24%3A0303003%3A246&amp;type=1&amp;opened=35%3A24%3A303003%3A246" display="https://pkk.rosreestr.ru/ - /search/59.245512293848364,39.92365120280049/17/@nkfazkxw1?text=35%3A24%3A0303003%3A246&amp;type=1&amp;opened=35%3A24%3A303003%3A246"/>
+    <hyperlink ref="I72" r:id="rId63" location="/search/59.177506909654156,39.900071204585544/17/@nkfazkxw1?text=35%3A24%3A0502010%3A36&amp;type=1&amp;opened=35%3A24%3A502010%3A36" display="https://pkk.rosreestr.ru/ - /search/59.177506909654156,39.900071204585544/17/@nkfazkxw1?text=35%3A24%3A0502010%3A36&amp;type=1&amp;opened=35%3A24%3A502010%3A36"/>
+    <hyperlink ref="I73" r:id="rId64" location="/search/65.649517,122.730144/4/@nkfazkxox?text=35%3A24%3A0502010%3A1474&amp;type=1&amp;opened=35%3A24%3A502010%3A1474" display="https://pkk.rosreestr.ru/ - /search/65.649517,122.730144/4/@nkfazkxox?text=35%3A24%3A0502010%3A1474&amp;type=1&amp;opened=35%3A24%3A502010%3A1474"/>
+    <hyperlink ref="I74" r:id="rId65" location="/search/59.178094956632556,39.89823557824658/17/@nkfazkxw1?text=35%3A24%3A0502010%3A1655%20&amp;type=1&amp;opened=35%3A24%3A502010%3A1655" display="https://pkk.rosreestr.ru/ - /search/59.178094956632556,39.89823557824658/17/@nkfazkxw1?text=35%3A24%3A0502010%3A1655%20&amp;type=1&amp;opened=35%3A24%3A502010%3A1655"/>
+    <hyperlink ref="I75" r:id="rId66" location="" display="http://www.vbf.ru/products/arenda/"/>
+    <hyperlink ref="I76" r:id="rId67" location="x=4434091.051612537&amp;y=8229139.5176290665&amp;z=19&amp;text=35%3A24%3A0103002%3A3807&amp;type=1&amp;app=search&amp;opened=1" display="https://pkk5.rosreestr.ru/ - x=4434091.051612537&amp;y=8229139.5176290665&amp;z=19&amp;text=35%3A24%3A0103002%3A3807&amp;type=1&amp;app=search&amp;opened=1"/>
+    <hyperlink ref="I78" r:id="rId68" location="/search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3" display="https://pkk.rosreestr.ru/ - /search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Company>
   <Manager>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>