--- v1 (2026-05-01)
+++ v2 (2026-07-05)
@@ -10,264 +10,222 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="347">
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Площадь</t>
   </si>
   <si>
     <t>Объем инвестиций</t>
   </si>
   <si>
     <t>Район</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Тип собственности</t>
   </si>
   <si>
     <t>Тип объекта</t>
   </si>
   <si>
     <t>Условия предоставления</t>
   </si>
   <si>
     <t>Ссылка на реестр</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
-    <t>Нежилое здание: г.Вологда, ул.Маяковского, д.2</t>
-[...5 lines deleted...]
-    <t>2 029 000</t>
+    <t>Земельный участок: г.Вологда, ул.Пионерская</t>
+  </si>
+  <si>
+    <t>1982 м²</t>
+  </si>
+  <si>
+    <t>856 461 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Пионерская</t>
+  </si>
+  <si>
+    <t>Земельный участок</t>
+  </si>
+  <si>
+    <t>Аренда/Продажа</t>
+  </si>
+  <si>
+    <t>Кадастровый номер - 35:24:0203011:2700;
+Площадь - 1982 м²;
+Вид разрешенного использования - магазины;
+Категория земель - земли населенных пунктов;
+</t>
+  </si>
+  <si>
+    <t>Нежилое помещение: г.Вологда, пл.Бабушкина, д.4</t>
+  </si>
+  <si>
+    <t>663 м²</t>
+  </si>
+  <si>
+    <t>339 516 ₽</t>
   </si>
   <si>
     <t>Центральный</t>
   </si>
   <si>
-    <t>г.Вологда, ул.Маяковского, д.2</t>
+    <t>г.Вологда, площадь Бабушкина, д.4</t>
   </si>
   <si>
     <t>Муниципальная собственность</t>
   </si>
   <si>
+    <t>Нежилые помещения</t>
+  </si>
+  <si>
+    <t>Аренда</t>
+  </si>
+  <si>
+    <t>Нежилое здание: г.Вологда, ул.Предтеченская, д.42</t>
+  </si>
+  <si>
+    <t>263,1 м²</t>
+  </si>
+  <si>
+    <t>13 500 000 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул. Предтеченская, д. 42</t>
+  </si>
+  <si>
+    <t>Частная собственность</t>
+  </si>
+  <si>
     <t>Нежилое здание</t>
   </si>
   <si>
-    <t>Аренда</t>
+    <t>Продажа</t>
   </si>
   <si>
     <t>Нежилое здание:г.Вологда, ул.Козленская, д.43а</t>
   </si>
   <si>
     <t>1383,6 м²</t>
   </si>
   <si>
     <t>65 000 000 ₽</t>
   </si>
   <si>
     <t>г.Вологда, ул.Козленская, д.43а</t>
   </si>
   <si>
     <t>Частная</t>
   </si>
   <si>
-    <t>Аренда/Продажа</t>
-[...1 lines deleted...]
-  <si>
     <t>Земельный участок: г.Вологда, ул.Колхозная</t>
   </si>
   <si>
     <t>2761 м²</t>
   </si>
   <si>
     <t>953 942 ₽</t>
   </si>
   <si>
     <t>Земельный участок: г.Вологда, ул. Колхозная</t>
   </si>
   <si>
     <t>Государственная собственность (неразграниченная)</t>
   </si>
   <si>
-    <t>Земельный участок</t>
-[...1 lines deleted...]
-  <si>
     <t>Нежилое здание: г.Вологда, ул.Товарная</t>
   </si>
   <si>
     <t>281,3 м²</t>
   </si>
   <si>
     <t>41 468 ₽</t>
   </si>
   <si>
     <t>г.Вологда, ул.Александра Клубова, д. 17</t>
   </si>
   <si>
-    <t>Частная собственность</t>
-[...19 lines deleted...]
-  <si>
     <t>Имущественный комплекс: г.Вологда, ул.Можайского, д.35</t>
   </si>
   <si>
     <t>164,4 м²</t>
   </si>
   <si>
     <t>9 508 680 ₽</t>
   </si>
   <si>
     <t>г.Вологда, ул.Можайского, д.35</t>
   </si>
   <si>
     <t>Имущественный комплекс</t>
   </si>
   <si>
-    <t>Продажа</t>
-[...17 lines deleted...]
-    <t>10 214 400 ₽</t>
+    <t>Помещения производственного назначения: г.Вологда, ул.Канифольная, д.26</t>
+  </si>
+  <si>
+    <t>11 000 м²</t>
+  </si>
+  <si>
+    <t>3 630 000 ₽</t>
   </si>
   <si>
     <t>Заречье</t>
   </si>
   <si>
-    <t>г.Вологда, ул.Северная, 21</t>
-[...44 lines deleted...]
-  <si>
     <t>г.Вологда, ул.Канифольная, д.26</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нежилые помещения</t>
   </si>
   <si>
     <t>Аренда/продажа</t>
   </si>
   <si>
     <t>Комплексное развитие территории жилой застройки в границах улиц Гагарина, Республиканской, Панкратова, Петина, Преображенского, Западной</t>
   </si>
   <si>
     <t>194 646 м²</t>
   </si>
   <si>
     <t>6 579 944 ₽ </t>
   </si>
   <si>
     <t>г. Вологда, ул. Гагарина, Республиканская, Панкратова, Петина, Преображенская, Западная</t>
   </si>
   <si>
     <t>Комплексное развитие территорий</t>
   </si>
   <si>
     <t>Имущественные торги</t>
   </si>
   <si>
     <t>Кадастровые номера земельных участков - 35:24:0401001, 35:24:0401004, 35:24:0401002;
 </t>
@@ -312,50 +270,53 @@
   <si>
     <t>5 029,6 м²</t>
   </si>
   <si>
     <t>120 000 000 ₽</t>
   </si>
   <si>
     <t>Вологда-Запад</t>
   </si>
   <si>
     <t>г.Вологда, Окружное ш., 2В</t>
   </si>
   <si>
     <t>https://catalog.lot-online.ru/index.php?dispatch=products.view&amp;product_id=729867</t>
   </si>
   <si>
     <t>Нежилые помещения: г.Вологда, ул.Козленская, д.10</t>
   </si>
   <si>
     <t>510,8 м²</t>
   </si>
   <si>
     <t>561 880 ₽</t>
   </si>
   <si>
+    <t>Вологда-Восток</t>
+  </si>
+  <si>
     <t>г. Вологда, ул. Козленская, д.10, 3 этаж</t>
   </si>
   <si>
     <t>Кадастровый номер (здания) - 35:24:0202013:23;
 Номера помещений - №№ 1-10,12;
 Площадь помещений (общая) - 510,8 м²;
 </t>
   </si>
   <si>
     <t>Земельный участок: с.Молочное, ул. Шмидта (многофункциональный торговый центр)</t>
   </si>
   <si>
     <t>2 488 м²</t>
   </si>
   <si>
     <t>с. Молочное, ул. Шмидта</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0601005:96;
 Площадь - 2 488 м²;
 Вид разрешенного использования - эксплуатация и обслуживание жилого дома;
 </t>
   </si>
   <si>
     <t>Нежилые помещения: г.Вологда, проспект Победы, д. 70</t>
@@ -396,86 +357,92 @@
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0601005:4;
 Площадь - 1796 м²;
 Вид разрешенного использования - объект розничной торговли;
 </t>
   </si>
   <si>
     <t>Земельный участок: г.Вологда, с.Молочное, ул.Коминтерна</t>
   </si>
   <si>
     <t>2168 м²</t>
   </si>
   <si>
     <t>1 500 000 ₽</t>
   </si>
   <si>
     <t>г.Вологда, с.Молочное, ул.Коминтерна</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0601006:905;
 Площадь - 2168 м²;
 Вид разрешенного использования - Бытовое обслуживание;
 </t>
   </si>
   <si>
+    <t>Земельный участок: г.Вологда, ул.Промышленная</t>
+  </si>
+  <si>
     <t>6212 м²</t>
   </si>
   <si>
     <t>1 000 000 ₽</t>
   </si>
   <si>
     <t>г.Вологда, ул.Промышленная</t>
   </si>
   <si>
     <t>Земельный участок: г.Вологда, Ленинградский тупик, д.4а</t>
   </si>
   <si>
     <t>1574 м²</t>
   </si>
   <si>
     <t>2 700 000 ₽</t>
   </si>
   <si>
     <t>Западный</t>
   </si>
   <si>
     <t>г.Вологда, ул.Ленинградская, д.4а</t>
   </si>
   <si>
     <t>Кадастровый номер земельного участка - 35:24:0103002:4679;
 Площадь - 1574 м²;
 Вид разрешенного использования - склад;
 </t>
   </si>
   <si>
     <t>Земельный участок: г.Вологда, ул.Турундаевская, д.29</t>
   </si>
   <si>
     <t>3968 м²</t>
   </si>
   <si>
+    <t>Вологда-Север</t>
+  </si>
+  <si>
     <t>г. Вологда, ул.Турундаевская, д. 29</t>
   </si>
   <si>
     <t>Земельный участок: г.Вологда, ул.Галкинская, д.40</t>
   </si>
   <si>
     <t>1116 м²</t>
   </si>
   <si>
     <t>2 500 000 ₽</t>
   </si>
   <si>
     <t>город Вологда, ул.Галкинская, д. 40</t>
   </si>
   <si>
     <t>Нежилые помещения:  г.Вологда, ул. Рыбная, д. 20</t>
   </si>
   <si>
     <t>444 м2</t>
   </si>
   <si>
     <t>2 925 500 ₽</t>
   </si>
   <si>
     <t>г. Вологда, ул. Рыбная, д. 20</t>
@@ -527,50 +494,53 @@
     <t>13045 м²</t>
   </si>
   <si>
     <t>2 696 921 ₽</t>
   </si>
   <si>
     <t>г.Вологда, Григорьевская 5</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.23254504077681,39.78834536880647/18/@5w3tqw5ql?text=35%3A24%3A0103002%3A4676&amp;type=1&amp;opened=35%3A24%3A103002%3A4676</t>
   </si>
   <si>
     <t>Нежилые помещения: г.Вологда, с. Молочное, ул.Мира, д. 10</t>
   </si>
   <si>
     <t>149,4 м²</t>
   </si>
   <si>
     <t>40 517 ₽</t>
   </si>
   <si>
     <t>c. Молочное</t>
   </si>
   <si>
     <t>г.Вологда, с.Молочное, ул.Мира, д.10</t>
+  </si>
+  <si>
+    <t>Федеральная</t>
   </si>
   <si>
     <t>Помещения</t>
   </si>
   <si>
     <t>Нежилое помещение склад-гараж: г.Вологда, с.Молочное, ул.Советская, д. 19б</t>
   </si>
   <si>
     <t>125,8 м²</t>
   </si>
   <si>
     <t>15 096 ₽</t>
   </si>
   <si>
     <t>г.Вологда, с.Молочное, ул.Советская, д. 19б</t>
   </si>
   <si>
     <t>Этаж - 1;
 Материал стен - кирпич;
 Кадастровый номер здания - 35:24:0601007:183;
 Цель использования - Хранения автотранспорта и иной техники;
 </t>
   </si>
   <si>
     <t>Нежилые помещения по адресу: г.Вологда, ул.Беляева, д.10</t>
@@ -1218,123 +1188,119 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.83625087466058&amp;coordinate_x=4439029.255799269&amp;coordinate_y=8229547.668431556&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159654329%2C36368%2C35%3A24%3A0201004%3A335" TargetMode="External"/>
-[...3 lines deleted...]
-<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.744517302636421&amp;coordinate_x=4438355.052095163&amp;coordinate_y=8226428.015881405&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=136363522%2C36368%2C35%3A24%3A0201022%3A161" TargetMode="External"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.293531033418695&amp;coordinate_x=4450718.731657845&amp;coordinate_y=8218586.262219952&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=1293021878%2C36368%2C35%3A24%3A0203011%3A2700" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.002462563832168&amp;coordinate_x=4439874.046628691&amp;coordinate_y=8225430.498107938&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663453%2C36368%2C35%3A24%3A0202031%3A55" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.618002952354725&amp;coordinate_x=4441580.65685611&amp;coordinate_y=8226755.163220642&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663260%2C36368%2C35%3A24%3A0202017%3A17" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245571590946177&amp;coordinate_x=4441079.333934493&amp;coordinate_y=8239712.92308275&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=982455793%2C36368%2C35%3A24%3A0301001%3A2337" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18&amp;coordinate_x=4432641.957452914&amp;coordinate_y=8231759.664820824&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=3037380482%2C36369%2C35%3A24%3A0102006%3A495" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.837067614533131&amp;coordinate_x=4440618.5060256515&amp;coordinate_y=8224035.00354475&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;selectedCard=3039492329%2C36369%2C35%3A24%3A0501001%3A529" TargetMode="External"/>
-<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245655498579396&amp;coordinate_x=4447639.650773963&amp;coordinate_y=8220256.375644193&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=159720236%2C36368%2C35%3A24%3A0503003%3A618" TargetMode="External"/>
-[...16 lines deleted...]
-<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?zoom=18&amp;coordinate_x=4442142.490490176&amp;coordinate_y=8226306.549394303&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.63792394073836&amp;coordinate_x=4448244.369282167&amp;coordinate_y=8227895.101376034&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=134944951%2C36368%2C35%3A24%3A0303006%3A13845" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egrpinfo.ru/kadmap/45" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lot-online.ru/index.php?dispatch=products.view&amp;product_id=729867" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.69974977749003&amp;coordinate_x=4416803.283886344&amp;coordinate_y=8242527.432821866&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333332&amp;coordinate_x=4417566.7864948595&amp;coordinate_y=8242743.421600261&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=37298&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.399565008613244&amp;coordinate_x=4448903.985634195&amp;coordinate_y=8224680.957198638&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.00668177533543&amp;coordinate_x=4436421.208157822&amp;coordinate_y=8228615.077372837&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.333333333333332&amp;coordinate_x=4448197.512711966&amp;coordinate_y=8225696.745869471&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.666666666666668&amp;coordinate_x=4440826.203365773&amp;coordinate_y=8226792.655933091&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333336&amp;coordinate_x=4439594.991962399&amp;coordinate_y=8227686.539635807&amp;theme_id=1&amp;is_copy_url=true&amp;baseLayerId=36346&amp;active_layers=36049%2C36048" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4417101.751969897&amp;coordinate_y=8241998.042262578&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.446163851378166&amp;coordinate_x=4445130.60561415&amp;coordinate_y=8223186.033807439&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?zoom=18&amp;coordinate_x=4442142.490490176&amp;coordinate_y=8226306.549394303&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?leningradskaya_148" TargetMode="External"/>
 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?leningradskaya_148" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true" TargetMode="External"/>
 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emng.ru/realty/object/1035/" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk5.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?chernishevskogo_122" TargetMode="External"/>
 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emng.ru/realty/object/1035/" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?chernishevskogo_122" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-[...5 lines deleted...]
-<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/></Relationships>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vbf.ru/products/arenda/" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk5.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J78"/>
+  <dimension ref="A1:J75"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="49" customWidth="1"/>
     <col min="7" max="7" width="53" customWidth="1"/>
     <col min="8" max="8" width="30" customWidth="1"/>
     <col min="9" max="9" width="60" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1346,2894 +1312,2764 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2"/>
+      <c r="E2" t="s">
         <v>13</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2"/>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="G2" t="s">
+      <c r="I2" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.293531033418695&amp;coordinate_x=4450718.731657845&amp;coordinate_y=8218586.262219952&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=1293021878%2C36368%2C35%3A24%3A0203011%3A2700</t>
+        </is>
+      </c>
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...18 lines deleted...]
-        </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>20</v>
       </c>
-      <c r="D3"/>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I3" t="inlineStr" s="2">
         <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.002462563832168&amp;coordinate_x=4439874.046628691&amp;coordinate_y=8225430.498107938&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663453%2C36368%2C35%3A24%3A0202031%3A55</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Кадастровый номер (здание) - 35:24:0202031:55;
+Кадастровый номер (помещения) - 35:24:0202031:1515;
+Площадь (помещение) - 663 м²;
+Срок аренды - 5 лет;
+Назначение помещения - свободного назначения (торговое, общепит, оказание услуг населению);
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Кадастровый номер (земельный участок) - 35:24:0202013:346;
+Площадь (земельный участок) - 684 м²;
+Вид разрешенного использования - Административные здания;
+Категория земель - Земли населенных пунктов;
+Площадь (зданя) - 263,1 м²;
+Кадастровый номер (здания) - 35:24:0202013:38;
+Этажность - 2;
+</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" t="inlineStr" s="2">
+        <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.618002952354725&amp;coordinate_x=4441580.65685611&amp;coordinate_y=8226755.163220642&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663260%2C36368%2C35%3A24%3A0202017%3A17</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>Кадастровый номер (земельный участок) - 35:24:0202017:17;
 Площадь (земельный участок) - 948 м²;
 Вид разрешенного использования - эксплуатация обслуживание здания производственного назначения,;
 Кадастровый номер (здание) - 35:24:0202017:60;
 Площадь (здание) - 1383,6 м²;
 Этажность - 4;
 </t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" t="s">
+    <row r="6">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
-[...18 lines deleted...]
-      <c r="I4" t="inlineStr" s="2">
+      <c r="I6" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245571590946177&amp;coordinate_x=4441079.333934493&amp;coordinate_y=8239712.92308275&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=982455793%2C36368%2C35%3A24%3A0301001%3A2337</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0301001:2337;
 Площадь земельного участка - 2761 м²;
 Категория земель - Земли населенных пунктов;
 Разрешенное использование (назначение) - Ремонт автомобилей;
 Срок аренды - 5 лет;
 </t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" t="s">
+    <row r="7">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
-[...18 lines deleted...]
-      <c r="I5" t="inlineStr" s="2">
+      <c r="H7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18&amp;coordinate_x=4432641.957452914&amp;coordinate_y=8231759.664820824&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=3037380482%2C36369%2C35%3A24%3A0102006%3A495</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>Кадастровый номер (земельный участок) - 35:24:0102006:495;
 Площадь - 281,3 м²;
 Высота помещения - 5,9 м;
 Срок аренды - 11 месяцев (с возможной пролонгацией договора);
 </t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...55 lines deleted...]
-      <c r="H7" t="s">
+    <row r="8">
+      <c r="A8" t="s">
         <v>46</v>
       </c>
-      <c r="I7" t="inlineStr" s="2">
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.837067614533131&amp;coordinate_x=4440618.5060256515&amp;coordinate_y=8224035.00354475&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;selectedCard=3039492329%2C36369%2C35%3A24%3A0501001%3A529</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>Кадастровый номер (служебно-техническое здание) - 35:24:0501001:529;
 Кадастровый номер (служебно-техническое здание) - 35:24:0501001:56;
 Кадастровый номер (служебно-техническое здание) - 35:24:0501001:59;
 Общая площадь - 164,4 м²;
 Общая площадь сетей - 225 м;
 Кадастровый номер (земельный участок, теплосеть) - 35:24:0501001:766;
 Этажность - 1;
 </t>
         </is>
       </c>
     </row>
-    <row r="8">
-[...37 lines deleted...]
-    </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H9" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="I9" t="inlineStr" s="2">
         <is>
-          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.6014311664465&amp;coordinate_x=4446659.522393368&amp;coordinate_y=8227947.979776047&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159689395%2C36368%2C35%3A24%3A0303006%3A2011</t>
-[...114 lines deleted...]
-        <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.63792394073836&amp;coordinate_x=4448244.369282167&amp;coordinate_y=8227895.101376034&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=134944951%2C36368%2C35%3A24%3A0303006%3A13845</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303006:13845;
 Площадь земельного участка - 44 262 м²;
 Площадь помещений - 11 000 м²;
 Назначение помещений - промышленное;
 Этаж - 1;
 Высота потолков - 12 м;
 </t>
         </is>
       </c>
     </row>
-    <row r="13">
-[...57 lines deleted...]
-      <c r="J14" t="inlineStr">
+    <row r="10">
+      <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" t="s">
+        <v>60</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H10" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" t="s" s="2">
+        <v>68</v>
+      </c>
+      <c r="J11" t="inlineStr">
         <is>
           <t>Кадастровый номер (нежилое здание) - 35:2450202012:209;
 Площадь (нежилое здание) - 816,6 м²;
 Этажность - 2;
 Кадастровый номер (земельный участок) - 35:24:0202012:48;
 Площадь (земельный участок) - 1468 м²;
 </t>
         </is>
       </c>
     </row>
-    <row r="15">
-[...57 lines deleted...]
-      <c r="J16" t="inlineStr">
+    <row r="12">
+      <c r="A12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" t="s">
+        <v>72</v>
+      </c>
+      <c r="F12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>78</v>
+      </c>
+      <c r="F13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I13" t="s" s="2">
+        <v>79</v>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>Земельный участок г.Вологда, ш.Окружное, д.2а - 5 861 м²,35:24:010302:134, для эксплуатации и обслуживания железнодорожного пути;
 Земельный участок г.Вологда, ш.Окружное, д.2а - 13 043 м², 35:24:010302:1432, для эксплуатации и обслуживания железнодорожного пути;
 Административное здание г.Вологда, ш.Окружное, д.2в - 165,5 м², 35:24:010302:3307;
 Производственное здание с навесом г.Вологда, ш.Окружное, д.2в с.1 - 741,0 м², 35:24:010302:3308;
 Объект незавершённого строительства - гараж  г.Вологда, ш.Окружное - 27,5 м², 35:24:010302:3809;
 Производственное здание металл каркасного типа - 1 503,6 м²;
 Производственное здание - 2 592,0 м²;
 Право аренды земельного участка - 2 900 м², 35:24:0103002:1510, для строительства здания склада и открытой площадки для хранения стройматериалов;
 Иные сведения - неотделимые улучшения земельного участка в виде ж/б свай в количестве 55 штук (500*500*10000 мм.) и перегородки из ж/б конструкций 3 шт.;
 </t>
         </is>
       </c>
     </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" t="s">
+        <v>82</v>
+      </c>
+      <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>84</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" t="s">
+        <v>87</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s">
+        <v>88</v>
+      </c>
+      <c r="F15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048</t>
+        </is>
+      </c>
+      <c r="J15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16" t="s">
+        <v>95</v>
+      </c>
+    </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="D17"/>
       <c r="E17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="G17" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>24</v>
+      </c>
+      <c r="I17" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.69974977749003&amp;coordinate_x=4416803.283886344&amp;coordinate_y=8242527.432821866&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
+        </is>
+      </c>
       <c r="J17" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B18" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C18"/>
+        <v>103</v>
+      </c>
+      <c r="C18" t="s">
+        <v>104</v>
+      </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="G18" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I18" t="inlineStr" s="2">
         <is>
-          <t>https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048</t>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333332&amp;coordinate_x=4417566.7864948595&amp;coordinate_y=8242743.421600261&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=37298&amp;is_copy_url=true</t>
         </is>
       </c>
       <c r="J18" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C19" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="F19"/>
+        <v>110</v>
+      </c>
+      <c r="F19" t="s">
+        <v>100</v>
+      </c>
       <c r="G19" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>107</v>
-[...95 lines deleted...]
-      <c r="I22" t="inlineStr" s="2">
+        <v>24</v>
+      </c>
+      <c r="I19" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.399565008613244&amp;coordinate_x=4448903.985634195&amp;coordinate_y=8224680.957198638&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203009:1490;
 Площадь - 6212 м²;
 Вид разрешенного использования - административные здания;
 Предлагаемый вид разрешенного использования - промышленные предприятия и коммунально-складские организации IV-V классов опасности;
 </t>
         </is>
       </c>
     </row>
-    <row r="23">
-[...15 lines deleted...]
-      <c r="F23" t="s">
+    <row r="20">
+      <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" t="s">
         <v>113</v>
       </c>
-      <c r="G23" t="s">
-[...5 lines deleted...]
-      <c r="I23" t="inlineStr" s="2">
+      <c r="D20" t="s">
+        <v>114</v>
+      </c>
+      <c r="E20" t="s">
+        <v>115</v>
+      </c>
+      <c r="F20" t="s">
+        <v>100</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.00668177533543&amp;coordinate_x=4436421.208157822&amp;coordinate_y=8228615.077372837&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J23" t="s">
-[...28 lines deleted...]
-      <c r="I24" t="inlineStr" s="2">
+      <c r="J20" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" t="s">
+        <v>109</v>
+      </c>
+      <c r="D21" t="s">
+        <v>119</v>
+      </c>
+      <c r="E21" t="s">
+        <v>120</v>
+      </c>
+      <c r="F21" t="s">
+        <v>100</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.333333333333332&amp;coordinate_x=4448197.512711966&amp;coordinate_y=8225696.745869471&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203004:96;
 Площадь - 3986 м²;
 Вид разрешенного использования - Промышленные предприятия и коммунально-складские организации IV-V классов опасности;
 </t>
         </is>
       </c>
     </row>
-    <row r="25">
-[...24 lines deleted...]
-      <c r="I25" t="inlineStr" s="2">
+    <row r="22">
+      <c r="A22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22" t="s">
+        <v>122</v>
+      </c>
+      <c r="C22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D22" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" t="s">
+        <v>124</v>
+      </c>
+      <c r="F22" t="s">
+        <v>100</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.666666666666668&amp;coordinate_x=4440826.203365773&amp;coordinate_y=8226792.655933091&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0202016:574;
 Площадь участка - 1116 м²;
 Вид разрешенного ипользования - Дошкольное, начальное и среднее общее образование;
 </t>
         </is>
       </c>
     </row>
-    <row r="26">
-[...24 lines deleted...]
-      <c r="I26" t="inlineStr" s="2">
+    <row r="23">
+      <c r="A23" t="s">
+        <v>125</v>
+      </c>
+      <c r="B23" t="s">
+        <v>126</v>
+      </c>
+      <c r="C23" t="s">
+        <v>127</v>
+      </c>
+      <c r="D23" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" t="s">
+        <v>128</v>
+      </c>
+      <c r="F23" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23" t="s">
+        <v>31</v>
+      </c>
+      <c r="I23" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333336&amp;coordinate_x=4439594.991962399&amp;coordinate_y=8227686.539635807&amp;theme_id=1&amp;is_copy_url=true&amp;baseLayerId=36346&amp;active_layers=36049%2C36048</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>Кадастровый номер (земельного участка) - 35:24:0102002:1190;
 Площадь земельного участка - 1425 м²;
 Кадастровый номер (здания) - 5:24:0102002:226;
 Площадь здания - 444 м²;
 Этажность - 2;
 </t>
         </is>
       </c>
     </row>
-    <row r="27">
-[...24 lines deleted...]
-      <c r="I27" t="inlineStr" s="2">
+    <row r="24">
+      <c r="A24" t="s">
+        <v>129</v>
+      </c>
+      <c r="B24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C24" t="s">
+        <v>131</v>
+      </c>
+      <c r="D24" t="s">
+        <v>132</v>
+      </c>
+      <c r="E24" t="s">
+        <v>133</v>
+      </c>
+      <c r="F24" t="s">
+        <v>36</v>
+      </c>
+      <c r="G24" t="s">
+        <v>30</v>
+      </c>
+      <c r="H24" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4417101.751969897&amp;coordinate_y=8241998.042262578&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>Кадастровый номер здания: - 35:24:0601003:169;
 Кадастровый номер земельного участка: - 35:24:0601005:473;
 Этажность: - 1;
 Площадь здания: - 109,3 м²;
 Площадь земельного участка: - 360 м²;
 Разрешенное использование (назначение): - для индивидуального жилищного строительства;
 </t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...24 lines deleted...]
-      <c r="I28" t="inlineStr" s="2">
+    <row r="25">
+      <c r="A25" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C25" t="s">
+        <v>136</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" t="s">
+        <v>137</v>
+      </c>
+      <c r="F25" t="s">
+        <v>36</v>
+      </c>
+      <c r="G25" t="s">
+        <v>30</v>
+      </c>
+      <c r="H25" t="s">
+        <v>31</v>
+      </c>
+      <c r="I25" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.446163851378166&amp;coordinate_x=4445130.60561415&amp;coordinate_y=8223186.033807439&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>Кадастровый номер здания: - 35:24:0203009:435;
 Кадастровый номер земельного участка: - 35:24:0203009:72;
 Этажность: - 4;
 Площадь здания: - 1130,8 м²;
 Площадь земельного участка: - 3169 м²;
 Разрешенное использование (назначение): - производственное;
 </t>
         </is>
       </c>
     </row>
-    <row r="29">
-[...16 lines deleted...]
-      <c r="I29" t="inlineStr" s="2">
+    <row r="26">
+      <c r="A26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s">
+        <v>139</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26" t="s">
+        <v>140</v>
+      </c>
+      <c r="H26" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?zoom=18&amp;coordinate_x=4442142.490490176&amp;coordinate_y=8226306.549394303&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049</t>
         </is>
       </c>
-      <c r="J29" t="s">
-[...31 lines deleted...]
-      <c r="J30" t="inlineStr">
+      <c r="J26" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27" t="s">
+        <v>143</v>
+      </c>
+      <c r="C27" t="s">
+        <v>144</v>
+      </c>
+      <c r="D27" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" t="s">
+        <v>145</v>
+      </c>
+      <c r="F27" t="s">
+        <v>41</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>24</v>
+      </c>
+      <c r="I27" t="s" s="2">
+        <v>146</v>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0103002:4676;
 Площадь земельного участка - 13045 м²;
 Срок аренды - 5 лет;
 Разрешенное использование (назначение) - указаны в ПЗЗ и ГПЗУ;
 Параметры разрешенного строительства объекта капитального строительства - зона застройки коммунально-складскими объектами;
 Ограничения (обременения) - указаны в ЕГРН и извещении;
 </t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...25 lines deleted...]
-      <c r="J31" t="inlineStr">
+    <row r="28">
+      <c r="A28" t="s">
+        <v>147</v>
+      </c>
+      <c r="B28" t="s">
+        <v>148</v>
+      </c>
+      <c r="C28" t="s">
+        <v>149</v>
+      </c>
+      <c r="D28" t="s">
+        <v>150</v>
+      </c>
+      <c r="E28" t="s">
+        <v>151</v>
+      </c>
+      <c r="F28" t="s">
+        <v>152</v>
+      </c>
+      <c r="G28" t="s">
+        <v>153</v>
+      </c>
+      <c r="H28" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="inlineStr">
         <is>
           <t>Этаж - 1;
 Материал стен - кирпич;
 Цель  использования - организация пункта общественного питания;
 Иные сведения - отдельный вход, можно использовать помещения под кафе (пиццерию);
 </t>
         </is>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" t="s">
+    <row r="29">
+      <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29" t="s">
+        <v>155</v>
+      </c>
+      <c r="C29" t="s">
+        <v>156</v>
+      </c>
+      <c r="D29" t="s">
+        <v>150</v>
+      </c>
+      <c r="E29" t="s">
+        <v>157</v>
+      </c>
+      <c r="F29" t="s">
+        <v>152</v>
+      </c>
+      <c r="G29" t="s">
+        <v>153</v>
+      </c>
+      <c r="H29" t="s">
+        <v>24</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30" t="s">
+        <v>160</v>
+      </c>
+      <c r="C30" t="s">
+        <v>161</v>
+      </c>
+      <c r="D30" t="s">
+        <v>162</v>
+      </c>
+      <c r="E30" t="s">
+        <v>163</v>
+      </c>
+      <c r="F30" t="s">
         <v>164</v>
       </c>
-      <c r="B32" t="s">
+      <c r="G30" t="s">
         <v>165</v>
       </c>
-      <c r="C32" t="s">
+      <c r="H30" t="s">
+        <v>24</v>
+      </c>
+      <c r="I30" t="s" s="2">
         <v>166</v>
       </c>
-      <c r="D32" t="s">
-[...47 lines deleted...]
-      <c r="J33" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>Кадастровый номер - 35:24:0502003:1294;
 Площадь - 664,9  м²;
 Срок аренды - 10 лет;
 Целевое назначение: - Под офис, магазин, бытовое обслуживание и иной вид деятельности при условии соблюдения арендатором действующего законодательства, исключая экологически вредную деятельность, а также хранение пожароопасных и отравляющих веществ;
 Ограничения (обременения) - Подпункт 2.2. аукционной документации;
 Состояние - Удовлетворительное, необходимо проведение косметического ремонта;
 </t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...53 lines deleted...]
-      <c r="J35" t="inlineStr">
+    <row r="31">
+      <c r="A31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31" t="s">
+        <v>168</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31" t="s">
+        <v>119</v>
+      </c>
+      <c r="E31" t="s">
+        <v>169</v>
+      </c>
+      <c r="F31" t="s">
+        <v>36</v>
+      </c>
+      <c r="G31" t="s">
+        <v>30</v>
+      </c>
+      <c r="H31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" t="s" s="2">
+        <v>170</v>
+      </c>
+      <c r="J31" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>172</v>
+      </c>
+      <c r="B32" t="s">
+        <v>173</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32" t="s">
+        <v>119</v>
+      </c>
+      <c r="E32" t="s">
+        <v>174</v>
+      </c>
+      <c r="F32" t="s">
+        <v>36</v>
+      </c>
+      <c r="G32" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:539;
 Площадь здания - 577,6 м²;
 Этажность - 1;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...10 lines deleted...]
-      <c r="E36" t="s">
+    <row r="33">
+      <c r="A33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" t="s">
+        <v>176</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33" t="s">
+        <v>119</v>
+      </c>
+      <c r="E33" t="s">
+        <v>169</v>
+      </c>
+      <c r="F33" t="s">
+        <v>36</v>
+      </c>
+      <c r="G33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" t="s" s="2">
+        <v>177</v>
+      </c>
+      <c r="J33" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
         <v>179</v>
       </c>
-      <c r="F36" t="s">
-[...41 lines deleted...]
-      <c r="J37" t="inlineStr">
+      <c r="B34" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34" t="s">
+        <v>119</v>
+      </c>
+      <c r="E34" t="s">
+        <v>169</v>
+      </c>
+      <c r="F34" t="s">
+        <v>36</v>
+      </c>
+      <c r="G34" t="s">
+        <v>30</v>
+      </c>
+      <c r="H34" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" t="s" s="2">
+        <v>181</v>
+      </c>
+      <c r="J34" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:385;
 Площадь здания - 538,5  м²;
 Этажность - 1;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...25 lines deleted...]
-      <c r="J38" t="inlineStr">
+    <row r="35">
+      <c r="A35" t="s">
+        <v>182</v>
+      </c>
+      <c r="B35" t="s">
+        <v>183</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35" t="s">
+        <v>119</v>
+      </c>
+      <c r="E35" t="s">
+        <v>169</v>
+      </c>
+      <c r="F35" t="s">
+        <v>36</v>
+      </c>
+      <c r="G35" t="s">
+        <v>30</v>
+      </c>
+      <c r="H35" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" t="s" s="2">
+        <v>184</v>
+      </c>
+      <c r="J35" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:373;
 Площадь здания - 254,5 м²;
 Этажность - 1;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...25 lines deleted...]
-      <c r="J39" t="inlineStr">
+    <row r="36">
+      <c r="A36" t="s">
+        <v>185</v>
+      </c>
+      <c r="B36" t="s">
+        <v>186</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36" t="s">
+        <v>119</v>
+      </c>
+      <c r="E36" t="s">
+        <v>169</v>
+      </c>
+      <c r="F36" t="s">
+        <v>36</v>
+      </c>
+      <c r="G36" t="s">
+        <v>30</v>
+      </c>
+      <c r="H36" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" t="s" s="2">
+        <v>187</v>
+      </c>
+      <c r="J36" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:982;
 Площадь здания - 506,2 м²;
 Этажность - 2;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="40">
-[...27 lines deleted...]
-      <c r="J40" t="inlineStr">
+    <row r="37">
+      <c r="A37" t="s">
+        <v>188</v>
+      </c>
+      <c r="B37" t="s">
+        <v>189</v>
+      </c>
+      <c r="C37" t="s">
+        <v>190</v>
+      </c>
+      <c r="D37" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" t="s">
+        <v>191</v>
+      </c>
+      <c r="F37" t="s">
+        <v>36</v>
+      </c>
+      <c r="G37" t="s">
+        <v>30</v>
+      </c>
+      <c r="H37" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" t="s" s="2">
+        <v>192</v>
+      </c>
+      <c r="J37" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:396;
 Кадастровый номер земельного участка - 35:24:0102006:220;
 Площадь здания - 3 258,8 м²;
 Этажность - 4;
 Состояние - требуется ремонт кровли, помещений, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...27 lines deleted...]
-      <c r="J41" t="inlineStr">
+    <row r="38">
+      <c r="A38" t="s">
+        <v>193</v>
+      </c>
+      <c r="B38" t="s">
+        <v>194</v>
+      </c>
+      <c r="C38" t="s">
+        <v>136</v>
+      </c>
+      <c r="D38" t="s">
+        <v>119</v>
+      </c>
+      <c r="E38" t="s">
+        <v>191</v>
+      </c>
+      <c r="F38" t="s">
+        <v>36</v>
+      </c>
+      <c r="G38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" t="s" s="2">
+        <v>195</v>
+      </c>
+      <c r="J38" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:399;
 Кадастровый номер земельного участка - 35:24:0102006:222;
 Площадь здания - 1 131 м²;
 Состояние - требуется ремонт кровли, пола, остекления, помещений административного корпуса, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...27 lines deleted...]
-      <c r="J42" t="inlineStr">
+    <row r="39">
+      <c r="A39" t="s">
+        <v>196</v>
+      </c>
+      <c r="B39" t="s">
+        <v>197</v>
+      </c>
+      <c r="C39" t="s">
+        <v>198</v>
+      </c>
+      <c r="D39" t="s">
+        <v>119</v>
+      </c>
+      <c r="E39" t="s">
+        <v>191</v>
+      </c>
+      <c r="F39" t="s">
+        <v>36</v>
+      </c>
+      <c r="G39" t="s">
+        <v>30</v>
+      </c>
+      <c r="H39" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" t="s" s="2">
+        <v>199</v>
+      </c>
+      <c r="J39" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:421;
 Кадастровый номер земельного участка - 35:24:0102006:218;
 Площадь здания - 769,2 м²;
 Состояние - требуется ремонт кровли, помещений, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...12 lines deleted...]
-      <c r="E43" t="s">
+    <row r="40">
+      <c r="A40" t="s">
+        <v>200</v>
+      </c>
+      <c r="B40" t="s">
         <v>201</v>
       </c>
-      <c r="F43" t="s">
-[...11 lines deleted...]
-      <c r="J43" t="inlineStr">
+      <c r="C40" t="s">
+        <v>202</v>
+      </c>
+      <c r="D40" t="s">
+        <v>119</v>
+      </c>
+      <c r="E40" t="s">
+        <v>191</v>
+      </c>
+      <c r="F40" t="s">
+        <v>36</v>
+      </c>
+      <c r="G40" t="s">
+        <v>30</v>
+      </c>
+      <c r="H40" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" t="s" s="2">
+        <v>203</v>
+      </c>
+      <c r="J40" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:406;
 Кадастровый номер земельного участка - 35:24:0102006:301;
 Площадь здания - 6 976 м²;
 Этажность - 3;
 Состояние - требуется ремонт кровли, помещений административного корпуса, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...25 lines deleted...]
-      <c r="J44" t="inlineStr">
+    <row r="41">
+      <c r="A41" t="s">
+        <v>204</v>
+      </c>
+      <c r="B41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41" t="s">
+        <v>119</v>
+      </c>
+      <c r="E41" t="s">
+        <v>191</v>
+      </c>
+      <c r="F41" t="s">
+        <v>36</v>
+      </c>
+      <c r="G41" t="s">
+        <v>30</v>
+      </c>
+      <c r="H41" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" t="s" s="2">
+        <v>206</v>
+      </c>
+      <c r="J41" t="inlineStr">
         <is>
           <t>Кадастровый номер здания (корпус автомолокоцистерн) - 35:24:0102006:397;
 Площадь здания - 6 536,9 м²;
 Этажность - 4;
 Кадастровый номер здания (Цех №3) - 35:24:0102006:390;
 Площадь здания - 8 924,5 м²;
 Этажность - 3;
 Кадастровый номер участка - 35:24:0102006:299;
 Состояние - требуется ремонт кровли производственного и административного помещения, ремонт административных помещений;
 </t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...27 lines deleted...]
-      <c r="J45" t="inlineStr">
+    <row r="42">
+      <c r="A42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B42" t="s">
+        <v>208</v>
+      </c>
+      <c r="C42" t="s">
+        <v>209</v>
+      </c>
+      <c r="D42" t="s">
+        <v>83</v>
+      </c>
+      <c r="E42" t="s">
+        <v>210</v>
+      </c>
+      <c r="F42" t="s">
+        <v>41</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>24</v>
+      </c>
+      <c r="I42" t="s" s="2">
+        <v>211</v>
+      </c>
+      <c r="J42" t="inlineStr">
         <is>
           <t>Кадастровый номер - 35:24:0203009:2044;
 Площадь земельного участка - 3582 кв. м.;
 Срок аренды - 5 лет;
 Разрешенное использование - Склад;
 Параметры разрешенного строительства объекта капитального строительства - Для зоны застройки промышленными объектами не выше III класса опасности (П2);
 Ограничения (обременения) - Указаны в извещении;
 </t>
         </is>
       </c>
     </row>
-    <row r="46">
-[...24 lines deleted...]
-      <c r="I46" t="inlineStr" s="2">
+    <row r="43">
+      <c r="A43" t="s">
+        <v>212</v>
+      </c>
+      <c r="B43" t="s">
+        <v>213</v>
+      </c>
+      <c r="C43" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" t="s">
+        <v>54</v>
+      </c>
+      <c r="E43" t="s">
+        <v>214</v>
+      </c>
+      <c r="F43" t="s">
+        <v>36</v>
+      </c>
+      <c r="G43" t="s">
+        <v>30</v>
+      </c>
+      <c r="H43" t="s">
+        <v>215</v>
+      </c>
+      <c r="I43" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.232151828751725,39.93223561946909/19/@5w3tte1oq?text=%2035%3A24%3A0303004%3A350&amp;type=1&amp;opened=35%3A24%3A303004%3A350</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
+      <c r="J43" t="inlineStr">
         <is>
           <t>Кадастровый номер участка 1 - 35:24:0303004:349;
 Кадастровый номер участка 2 - 35:24:0303004:350;
 Кадастровый номер участка 3 - 35:24:0303004:98;
 Общая площадь - 6645 м²;
 Разрешенное использование (назначение) - Производственная деятельность;
 Этажность - 3;
 </t>
         </is>
       </c>
     </row>
-    <row r="47">
-[...22 lines deleted...]
-      <c r="I47" t="inlineStr" s="2">
+    <row r="44">
+      <c r="A44" t="s">
+        <v>216</v>
+      </c>
+      <c r="B44" t="s">
+        <v>217</v>
+      </c>
+      <c r="C44"/>
+      <c r="D44" t="s">
+        <v>83</v>
+      </c>
+      <c r="E44" t="s">
+        <v>218</v>
+      </c>
+      <c r="F44" t="s">
+        <v>36</v>
+      </c>
+      <c r="G44" t="s">
+        <v>50</v>
+      </c>
+      <c r="H44" t="s">
+        <v>31</v>
+      </c>
+      <c r="I44" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.21167221082902,39.98349224878587/19/@5i2pp2azh?text=59.211610%2039.982781&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203006%3A26</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J44" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203006:26;
 Площадь земельного участка - 10168 м²;
 Виды разрешенного использования ЗУ - Производственная деятельность (6.0);
 </t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...22 lines deleted...]
-      <c r="I48" t="inlineStr" s="2">
+    <row r="45">
+      <c r="A45" t="s">
+        <v>219</v>
+      </c>
+      <c r="B45" t="s">
+        <v>220</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45" t="s">
+        <v>83</v>
+      </c>
+      <c r="E45" t="s">
+        <v>221</v>
+      </c>
+      <c r="F45" t="s">
+        <v>36</v>
+      </c>
+      <c r="G45" t="s">
+        <v>50</v>
+      </c>
+      <c r="H45" t="s">
+        <v>31</v>
+      </c>
+      <c r="I45" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.20986371217258,39.985805302809524/18/@5i2pp2azh?text=%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%BE%D0%B4%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%B4%D0%B0,%20%D1%83%D0%BB.%20%D0%AD%D0%BB%D0%B5%D0%B2%D0%B0%D1%82%D0%BE%D1%80%D0%BD%D0%B0%D1%8F,%20%D0%B4.%2045&amp;type=1&amp;opened=35%3A24%3A203007%3A39</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
+      <c r="J45" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203007:39;
 Площадь земельного участка - 10935 м²;
 Площадь зданий - 1000 м²;
 Виды разрешенного использования ЗУ - промышленные предприятия и коммунально-складские организации IV-V классов опасности;
 </t>
         </is>
       </c>
     </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>222</v>
+      </c>
+      <c r="B46" t="s">
+        <v>223</v>
+      </c>
+      <c r="C46" t="s">
+        <v>224</v>
+      </c>
+      <c r="D46" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" t="s">
+        <v>225</v>
+      </c>
+      <c r="F46" t="s">
+        <v>36</v>
+      </c>
+      <c r="G46" t="s">
+        <v>165</v>
+      </c>
+      <c r="H46" t="s">
+        <v>24</v>
+      </c>
+      <c r="I46" t="inlineStr" s="2">
+        <is>
+          <t>https://pkk.rosreestr.ru/#/search/59.2308253097265,39.85538849017597/19/@5w3tqw5ct?text=35%3A24%3A0102005%3A3474&amp;type=1&amp;nameTab&amp;indexTab&amp;opened=35%3A24%3A102005%3A3474</t>
+        </is>
+      </c>
+      <c r="J46" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>227</v>
+      </c>
+      <c r="B47" t="s">
+        <v>228</v>
+      </c>
+      <c r="C47" t="s">
+        <v>229</v>
+      </c>
+      <c r="D47" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" t="s">
+        <v>230</v>
+      </c>
+      <c r="F47" t="s">
+        <v>36</v>
+      </c>
+      <c r="G47" t="s">
+        <v>231</v>
+      </c>
+      <c r="H47" t="s">
+        <v>24</v>
+      </c>
+      <c r="I47" t="inlineStr" s="2">
+        <is>
+          <t>https://pkk.rosreestr.ru/#/search/59.21444625309061,39.895648912592314/19/@5w3tqw5ct?text=59.214523%2039.895519&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A202017%3A56</t>
+        </is>
+      </c>
+      <c r="J47" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>233</v>
+      </c>
+      <c r="B48" t="s">
+        <v>234</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48" t="s">
+        <v>77</v>
+      </c>
+      <c r="E48" t="s">
+        <v>235</v>
+      </c>
+      <c r="F48" t="s">
+        <v>36</v>
+      </c>
+      <c r="G48" t="s">
+        <v>23</v>
+      </c>
+      <c r="H48" t="s">
+        <v>236</v>
+      </c>
+      <c r="I48" t="s" s="2">
+        <v>237</v>
+      </c>
+      <c r="J48" t="s">
+        <v>238</v>
+      </c>
+    </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="B49" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="C49" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="D49" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="E49" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="G49" t="s">
-        <v>175</v>
+        <v>30</v>
       </c>
       <c r="H49" t="s">
-        <v>17</v>
-[...45 lines deleted...]
-      <c r="A51" t="s">
         <v>243</v>
       </c>
-      <c r="B51" t="s">
+      <c r="I49" t="s" s="2">
         <v>244</v>
       </c>
-      <c r="C51"/>
-[...50 lines deleted...]
-      <c r="J52" t="inlineStr">
+      <c r="J49" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0304010:120;
 Кадастровый номер земельного участка - 35:24:0304010:14;
 Виды разрешенного использования ЗУ - эксплуатация и обслуживание жилых зданий;
 Площадь нежилого здания - 292,7 м²;
 Площадь земельного участка - 924 м²;
 Этажность - 2;
 Обременения - указаны в информационном сообщении;
 </t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...19 lines deleted...]
-      <c r="H53" t="s">
+    <row r="50">
+      <c r="A50" t="s">
+        <v>245</v>
+      </c>
+      <c r="B50" t="s">
         <v>246</v>
       </c>
-      <c r="I53" t="inlineStr" s="2">
+      <c r="C50"/>
+      <c r="D50" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" t="s">
+        <v>247</v>
+      </c>
+      <c r="F50" t="s">
+        <v>36</v>
+      </c>
+      <c r="G50" t="s">
+        <v>30</v>
+      </c>
+      <c r="H50" t="s">
+        <v>236</v>
+      </c>
+      <c r="I50" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.214166599420174,39.87242834657899/19/@5w3tqw5ct?text=59.214047%2039.872490&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A201022%3A109</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
+      <c r="J50" t="inlineStr">
         <is>
           <t>Проект - "Второе дыхание";
 Кадастровый (условный) номер здания - 35:24:0:10672И;
 Кадастровый номер земельного участка - 35:24:0201022:109;
 Площадь нежилого здания - 5724 м²;
 Этажность - 4;
 Разрешенное использование (назначение) - административное;
 Площадь земельного участка - 3461 м²;
 </t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...27 lines deleted...]
-      <c r="J54" t="inlineStr">
+    <row r="51">
+      <c r="A51" t="s">
+        <v>248</v>
+      </c>
+      <c r="B51" t="s">
+        <v>249</v>
+      </c>
+      <c r="C51" t="s">
+        <v>241</v>
+      </c>
+      <c r="D51" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" t="s">
+        <v>250</v>
+      </c>
+      <c r="F51" t="s">
+        <v>164</v>
+      </c>
+      <c r="G51" t="s">
+        <v>30</v>
+      </c>
+      <c r="H51" t="s">
+        <v>243</v>
+      </c>
+      <c r="I51" t="s" s="2">
+        <v>166</v>
+      </c>
+      <c r="J51" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0201004:139;
 Кадастровый номер земельного участка - 35:24:0201004:10;
 Виды разрешенного использования ЗУ - эксплуатация жилых домов;
 Площадь нежилого здания - 202,5 м²;
 Площадь земельного участка - 931 м²;
 Этажность - 2;
 </t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...24 lines deleted...]
-      <c r="I55" t="inlineStr" s="2">
+    <row r="52">
+      <c r="A52" t="s">
+        <v>251</v>
+      </c>
+      <c r="B52" t="s">
+        <v>252</v>
+      </c>
+      <c r="C52" t="s">
+        <v>253</v>
+      </c>
+      <c r="D52" t="s">
+        <v>114</v>
+      </c>
+      <c r="E52" t="s">
+        <v>254</v>
+      </c>
+      <c r="F52" t="s">
+        <v>164</v>
+      </c>
+      <c r="G52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H52" t="s">
+        <v>24</v>
+      </c>
+      <c r="I52" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
+      <c r="J52" t="inlineStr">
         <is>
           <t>Кадастровый номер - 35:24:0401011:2794;
 Этажность - 1 из 9;
 Срок аренды - 3 года;
 Целевое назначение - под некоммерческую деятельность;
 Состояние помещений - удовлетворительное, необходимо проведение косметического ремонта;
 </t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...23 lines deleted...]
-      <c r="J56" t="inlineStr">
+    <row r="53">
+      <c r="A53" t="s">
+        <v>255</v>
+      </c>
+      <c r="B53" t="s">
+        <v>256</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53" t="s">
+        <v>119</v>
+      </c>
+      <c r="E53" t="s">
+        <v>257</v>
+      </c>
+      <c r="F53" t="s">
+        <v>36</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0101001:1587;
 Тип объекта - на земельном участке предусмотрено размещение объекта местного значения - спортивного сооружения (физкультурно - оздоровительного комплекса, спортивного комплекса с бассейном);
 Иные сведения - Зона Ж1-И1-СЛ1 установлена для обеспечения правовых условий размещения и эксплуатации жилых домов для проживания граждан в целях сохранения исторически сложившегося типа застройки территории объекта культурного наследия регионального значения достопримечательное место «Покровская слобода, XV-XIX вв.», расположенного в районе ул. Слободской в г. Вологде»;
 Площадь пересечения с ЗОУИТ - 1. Земельный участок полностью расположен в границах приаэродромной территории аэродрома гражданской авиации Вологда.  2. Полностью расположен в границах ориентировочного 3 пояса зоны санитарной охраны артезианской скважины № 1 (зона ограничений от химического загрязнения).;
 </t>
         </is>
       </c>
     </row>
-    <row r="57">
-[...55 lines deleted...]
-      <c r="J58" t="inlineStr">
+    <row r="54">
+      <c r="A54" t="s">
+        <v>258</v>
+      </c>
+      <c r="B54" t="s">
+        <v>259</v>
+      </c>
+      <c r="C54"/>
+      <c r="D54" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" t="s">
+        <v>260</v>
+      </c>
+      <c r="F54" t="s">
+        <v>36</v>
+      </c>
+      <c r="G54" t="s">
+        <v>231</v>
+      </c>
+      <c r="H54" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" t="s" s="2">
+        <v>261</v>
+      </c>
+      <c r="J54" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>263</v>
+      </c>
+      <c r="B55" t="s">
+        <v>264</v>
+      </c>
+      <c r="C55"/>
+      <c r="D55" t="s">
+        <v>119</v>
+      </c>
+      <c r="E55" t="s">
+        <v>169</v>
+      </c>
+      <c r="F55" t="s">
+        <v>36</v>
+      </c>
+      <c r="G55" t="s">
+        <v>231</v>
+      </c>
+      <c r="H55" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" t="s" s="2">
+        <v>265</v>
+      </c>
+      <c r="J55" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:1069;
 Материал стен - металлические конструкции;
 Этажность - 1 этаж;
 Иные сведения - Требуется частичный ремонт кровли;
 </t>
         </is>
       </c>
     </row>
-    <row r="59">
-[...25 lines deleted...]
-      <c r="J59" t="inlineStr">
+    <row r="56">
+      <c r="A56" t="s">
+        <v>266</v>
+      </c>
+      <c r="B56" t="s">
+        <v>267</v>
+      </c>
+      <c r="C56"/>
+      <c r="D56" t="s">
+        <v>119</v>
+      </c>
+      <c r="E56" t="s">
+        <v>169</v>
+      </c>
+      <c r="F56" t="s">
+        <v>36</v>
+      </c>
+      <c r="G56" t="s">
+        <v>231</v>
+      </c>
+      <c r="H56" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" t="s" s="2">
+        <v>268</v>
+      </c>
+      <c r="J56" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:384;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...25 lines deleted...]
-      <c r="J60" t="inlineStr">
+    <row r="57">
+      <c r="A57" t="s">
+        <v>269</v>
+      </c>
+      <c r="B57" t="s">
+        <v>270</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57" t="s">
+        <v>119</v>
+      </c>
+      <c r="E57" t="s">
+        <v>169</v>
+      </c>
+      <c r="F57" t="s">
+        <v>36</v>
+      </c>
+      <c r="G57" t="s">
+        <v>231</v>
+      </c>
+      <c r="H57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" t="s" s="2">
+        <v>271</v>
+      </c>
+      <c r="J57" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:380;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...25 lines deleted...]
-      <c r="J61" t="inlineStr">
+    <row r="58">
+      <c r="A58" t="s">
+        <v>272</v>
+      </c>
+      <c r="B58" t="s">
+        <v>273</v>
+      </c>
+      <c r="C58"/>
+      <c r="D58" t="s">
+        <v>119</v>
+      </c>
+      <c r="E58" t="s">
+        <v>169</v>
+      </c>
+      <c r="F58" t="s">
+        <v>36</v>
+      </c>
+      <c r="G58" t="s">
+        <v>231</v>
+      </c>
+      <c r="H58" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" t="s" s="2">
+        <v>181</v>
+      </c>
+      <c r="J58" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:385;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="62">
-[...25 lines deleted...]
-      <c r="J62" t="inlineStr">
+    <row r="59">
+      <c r="A59" t="s">
+        <v>274</v>
+      </c>
+      <c r="B59" t="s">
+        <v>275</v>
+      </c>
+      <c r="C59"/>
+      <c r="D59" t="s">
+        <v>119</v>
+      </c>
+      <c r="E59" t="s">
+        <v>169</v>
+      </c>
+      <c r="F59" t="s">
+        <v>36</v>
+      </c>
+      <c r="G59" t="s">
+        <v>231</v>
+      </c>
+      <c r="H59" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" t="s" s="2">
+        <v>276</v>
+      </c>
+      <c r="J59" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:374;
 Материал стен - кирпич;
 Этажность - 2 этажа;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения, ремонт пандуса, оконные рамы, ворота и двери нуждаются в ремонте, требуется замена деревянных ступеней пандуса;
 </t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...25 lines deleted...]
-      <c r="J63" t="inlineStr">
+    <row r="60">
+      <c r="A60" t="s">
+        <v>277</v>
+      </c>
+      <c r="B60" t="s">
+        <v>278</v>
+      </c>
+      <c r="C60"/>
+      <c r="D60" t="s">
+        <v>119</v>
+      </c>
+      <c r="E60" t="s">
+        <v>169</v>
+      </c>
+      <c r="F60" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" t="s">
+        <v>165</v>
+      </c>
+      <c r="H60" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" t="s" s="2">
+        <v>279</v>
+      </c>
+      <c r="J60" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:976;
 Материал стен - Кирпич;
 Этажность - 1 этаж;
 Состояние - Течь крыши, требуется капитальный ремонт кровли, косметический внутреннего помещения, ремонт оконных рам;
 </t>
         </is>
       </c>
     </row>
-    <row r="64">
-[...25 lines deleted...]
-      <c r="J64" t="inlineStr">
+    <row r="61">
+      <c r="A61" t="s">
+        <v>280</v>
+      </c>
+      <c r="B61" t="s">
+        <v>281</v>
+      </c>
+      <c r="C61"/>
+      <c r="D61" t="s">
+        <v>119</v>
+      </c>
+      <c r="E61" t="s">
+        <v>169</v>
+      </c>
+      <c r="F61" t="s">
+        <v>36</v>
+      </c>
+      <c r="G61" t="s">
+        <v>231</v>
+      </c>
+      <c r="H61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" t="s" s="2">
+        <v>282</v>
+      </c>
+      <c r="J61" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:361;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Состояние - Требуется частичный ремонт кровли, ремонт ступеней пандуса, ремонт запорных устройств ворот;
 </t>
         </is>
       </c>
     </row>
-    <row r="65">
-[...27 lines deleted...]
-      <c r="J65" t="inlineStr">
+    <row r="62">
+      <c r="A62" t="s">
+        <v>283</v>
+      </c>
+      <c r="B62" t="s">
+        <v>284</v>
+      </c>
+      <c r="C62" t="s">
+        <v>285</v>
+      </c>
+      <c r="D62" t="s">
+        <v>83</v>
+      </c>
+      <c r="E62" t="s">
+        <v>286</v>
+      </c>
+      <c r="F62" t="s">
+        <v>36</v>
+      </c>
+      <c r="G62" t="s">
+        <v>287</v>
+      </c>
+      <c r="H62" t="s">
+        <v>31</v>
+      </c>
+      <c r="I62" t="s" s="2">
+        <v>288</v>
+      </c>
+      <c r="J62" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0503002:564;
 Кадастровый номер земельного участка - 35:24:0503002:563;
 Кадастровый номер земельного участка - 35:24:0503002:498;
 Здание аквапарка-СПА незавершенное строительством, степень готовности - 3% - 8 721,2 м²;
 Здание торгово-развлекательного центра незавершенное строительством, степень готовности - 4% - 22 823,2 м²;
 Земельный участок, расположен под зданием торгово-развлекательного центра - 14 845 м² (в собственности);
 Право аренды земельного участка, расположен под зданием аквапарка-СПА - 18 550 м²;
 Право аренды земельного участка, расположен под зданием торгово-развлекательного центра - 20 863 м²;
 </t>
         </is>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" t="s">
+    <row r="63">
+      <c r="A63" t="s">
+        <v>289</v>
+      </c>
+      <c r="B63" t="s">
+        <v>290</v>
+      </c>
+      <c r="C63" t="s">
+        <v>291</v>
+      </c>
+      <c r="D63" t="s">
+        <v>20</v>
+      </c>
+      <c r="E63" t="s">
+        <v>292</v>
+      </c>
+      <c r="F63" t="s">
+        <v>36</v>
+      </c>
+      <c r="G63" t="s">
+        <v>231</v>
+      </c>
+      <c r="H63" t="s">
+        <v>31</v>
+      </c>
+      <c r="I63" t="s" s="2">
+        <v>293</v>
+      </c>
+      <c r="J63" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>295</v>
+      </c>
+      <c r="B64" t="s">
+        <v>296</v>
+      </c>
+      <c r="C64" t="s">
+        <v>297</v>
+      </c>
+      <c r="D64" t="s">
+        <v>54</v>
+      </c>
+      <c r="E64" t="s">
+        <v>298</v>
+      </c>
+      <c r="F64" t="s">
+        <v>36</v>
+      </c>
+      <c r="G64" t="s">
+        <v>23</v>
+      </c>
+      <c r="H64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" t="s" s="2">
         <v>299</v>
       </c>
-      <c r="B66" t="s">
+      <c r="J64"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
         <v>300</v>
       </c>
-      <c r="C66" t="s">
+      <c r="B65" t="s">
         <v>301</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66" t="s">
+      <c r="C65"/>
+      <c r="D65" t="s">
+        <v>54</v>
+      </c>
+      <c r="E65" t="s">
         <v>302</v>
       </c>
-      <c r="F66" t="s">
-[...8 lines deleted...]
-      <c r="I66" t="s" s="2">
+      <c r="F65" t="s">
+        <v>36</v>
+      </c>
+      <c r="G65" t="s">
         <v>303</v>
       </c>
-      <c r="J66" t="s">
-[...56 lines deleted...]
-      <c r="I68" t="inlineStr" s="2">
+      <c r="H65" t="s">
+        <v>31</v>
+      </c>
+      <c r="I65" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr">
+      <c r="J65" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303002:2170;
 Вид разрешенного использования ЗУ - для сельскохозяйственного использования;
 Иные сведения - возможно выделить земельный участок под ангар;
 </t>
         </is>
       </c>
     </row>
-    <row r="69">
-[...22 lines deleted...]
-      <c r="I69" t="inlineStr" s="2">
+    <row r="66">
+      <c r="A66" t="s">
+        <v>304</v>
+      </c>
+      <c r="B66" t="s">
+        <v>305</v>
+      </c>
+      <c r="C66"/>
+      <c r="D66" t="s">
+        <v>54</v>
+      </c>
+      <c r="E66" t="s">
+        <v>302</v>
+      </c>
+      <c r="F66" t="s">
+        <v>36</v>
+      </c>
+      <c r="G66" t="s">
+        <v>303</v>
+      </c>
+      <c r="H66" t="s">
+        <v>31</v>
+      </c>
+      <c r="I66" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170</t>
         </is>
       </c>
-      <c r="J69" t="inlineStr">
+      <c r="J66" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303002:2170;
 Вид разрешенного использования ЗУ - для сельскохозяйственного использования;
 Иные сведения - возможно выделить земельный участок под ангар;
 </t>
         </is>
       </c>
     </row>
-    <row r="70">
-[...55 lines deleted...]
-      <c r="J71" t="inlineStr">
+    <row r="67">
+      <c r="A67" t="s">
+        <v>306</v>
+      </c>
+      <c r="B67" t="s">
+        <v>307</v>
+      </c>
+      <c r="C67"/>
+      <c r="D67" t="s">
+        <v>54</v>
+      </c>
+      <c r="E67" t="s">
+        <v>308</v>
+      </c>
+      <c r="F67" t="s">
+        <v>36</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>31</v>
+      </c>
+      <c r="I67" t="s" s="2">
+        <v>309</v>
+      </c>
+      <c r="J67" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>311</v>
+      </c>
+      <c r="B68" t="s">
+        <v>312</v>
+      </c>
+      <c r="C68"/>
+      <c r="D68" t="s">
+        <v>54</v>
+      </c>
+      <c r="E68" t="s">
+        <v>313</v>
+      </c>
+      <c r="F68" t="s">
+        <v>36</v>
+      </c>
+      <c r="G68" t="s">
+        <v>231</v>
+      </c>
+      <c r="H68" t="s">
+        <v>31</v>
+      </c>
+      <c r="I68" t="s" s="2">
+        <v>314</v>
+      </c>
+      <c r="J68" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303003:246;
 Площадь земельного участка - 33 555 м²;
 Виды разрешенного использования ЗУ - для сельскохозяйственного использования;
 Высота потолков - 4,5 м;
 </t>
         </is>
       </c>
     </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>315</v>
+      </c>
+      <c r="B69" t="s">
+        <v>316</v>
+      </c>
+      <c r="C69"/>
+      <c r="D69" t="s">
+        <v>162</v>
+      </c>
+      <c r="E69" t="s">
+        <v>317</v>
+      </c>
+      <c r="F69" t="s">
+        <v>36</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>31</v>
+      </c>
+      <c r="I69" t="s" s="2">
+        <v>318</v>
+      </c>
+      <c r="J69" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>320</v>
+      </c>
+      <c r="B70" t="s">
+        <v>321</v>
+      </c>
+      <c r="C70"/>
+      <c r="D70" t="s">
+        <v>162</v>
+      </c>
+      <c r="E70" t="s">
+        <v>322</v>
+      </c>
+      <c r="F70" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>31</v>
+      </c>
+      <c r="I70" t="s" s="2">
+        <v>323</v>
+      </c>
+      <c r="J70" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>325</v>
+      </c>
+      <c r="B71" t="s">
+        <v>326</v>
+      </c>
+      <c r="C71"/>
+      <c r="D71" t="s">
+        <v>162</v>
+      </c>
+      <c r="E71" t="s">
+        <v>317</v>
+      </c>
+      <c r="F71" t="s">
+        <v>36</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>31</v>
+      </c>
+      <c r="I71" t="inlineStr" s="2">
+        <is>
+          <t>https://pkk.rosreestr.ru/#/search/59.178094956632556,39.89823557824658/17/@nkfazkxw1?text=35%3A24%3A0502010%3A1655%20&amp;type=1&amp;opened=35%3A24%3A502010%3A1655</t>
+        </is>
+      </c>
+      <c r="J71" t="s">
+        <v>327</v>
+      </c>
+    </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B72" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>172</v>
+        <v>77</v>
       </c>
       <c r="E72" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="F72" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="G72" t="s">
-        <v>29</v>
+        <v>231</v>
       </c>
       <c r="H72" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="I72" t="s" s="2">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="J72" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B73" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="C73"/>
+        <v>334</v>
+      </c>
+      <c r="C73" t="s">
+        <v>335</v>
+      </c>
       <c r="D73" t="s">
-        <v>172</v>
+        <v>77</v>
       </c>
       <c r="E73" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="F73" t="s">
-        <v>22</v>
+        <v>337</v>
       </c>
       <c r="G73" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H73" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="I73" t="s" s="2">
-        <v>333</v>
-[...38 lines deleted...]
-      <c r="A75" t="s">
         <v>338</v>
       </c>
-      <c r="B75" t="s">
-[...53 lines deleted...]
-      <c r="J76" t="inlineStr">
+      <c r="J73" t="inlineStr">
         <is>
           <t>Инвестиционная зона - Вологда-Север;
 Кадастровый номер земельного участка - 35:24:0103002:3807;
 Правила землепользования и застройки - [П-3] Зона размещения производственных объектов IV - V классов опасности;
 Виды разрешённого использования - промышленные предприятия и коммунально-складские организации IV - V классов, опасности;
 Срок аренды - 5 лет;
 </t>
         </is>
       </c>
     </row>
-    <row r="77">
-[...52 lines deleted...]
-      <c r="I78" t="inlineStr" s="2">
+    <row r="74">
+      <c r="A74" t="s">
+        <v>339</v>
+      </c>
+      <c r="B74" t="s">
+        <v>340</v>
+      </c>
+      <c r="C74" t="s">
+        <v>341</v>
+      </c>
+      <c r="D74" t="s">
+        <v>77</v>
+      </c>
+      <c r="E74" t="s">
+        <v>342</v>
+      </c>
+      <c r="F74" t="s">
+        <v>36</v>
+      </c>
+      <c r="G74" t="s">
+        <v>23</v>
+      </c>
+      <c r="H74" t="s">
+        <v>31</v>
+      </c>
+      <c r="I74"/>
+      <c r="J74" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>344</v>
+      </c>
+      <c r="B75" t="s">
+        <v>345</v>
+      </c>
+      <c r="C75"/>
+      <c r="D75" t="s">
+        <v>83</v>
+      </c>
+      <c r="E75" t="s">
+        <v>346</v>
+      </c>
+      <c r="F75" t="s">
+        <v>337</v>
+      </c>
+      <c r="G75" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
+        <v>24</v>
+      </c>
+      <c r="I75" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3</t>
         </is>
       </c>
-      <c r="J78" t="inlineStr">
+      <c r="J75" t="inlineStr">
         <is>
           <t>Инвестиционная зона - Вологда-Восток;
 Кадастровый номер земельного участка - 35:24:0203005:3;
 Правила землепользования и застройки - [П-3] Зона размещения производственных объектов IV - V классов опасности;
 Виды разрешённого использования - промышленные предприятия и коммунально-складские организации IV - V классов, опасности;
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="J1:K1"/>
     <mergeCell ref="J2:K2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I2" r:id="rId1" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.83625087466058&amp;coordinate_x=4439029.255799269&amp;coordinate_y=8229547.668431556&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159654329%2C36368%2C35%3A24%3A0201004%3A335"/>
-[...66 lines deleted...]
-    <hyperlink ref="I78" r:id="rId68" location="/search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3" display="https://pkk.rosreestr.ru/ - /search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3"/>
+    <hyperlink ref="I2" r:id="rId1" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.293531033418695&amp;coordinate_x=4450718.731657845&amp;coordinate_y=8218586.262219952&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=1293021878%2C36368%2C35%3A24%3A0203011%3A2700"/>
+    <hyperlink ref="I3" r:id="rId2" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.002462563832168&amp;coordinate_x=4439874.046628691&amp;coordinate_y=8225430.498107938&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663453%2C36368%2C35%3A24%3A0202031%3A55"/>
+    <hyperlink ref="I5" r:id="rId3" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.618002952354725&amp;coordinate_x=4441580.65685611&amp;coordinate_y=8226755.163220642&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663260%2C36368%2C35%3A24%3A0202017%3A17"/>
+    <hyperlink ref="I6" r:id="rId4" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245571590946177&amp;coordinate_x=4441079.333934493&amp;coordinate_y=8239712.92308275&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=982455793%2C36368%2C35%3A24%3A0301001%3A2337"/>
+    <hyperlink ref="I7" r:id="rId5" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18&amp;coordinate_x=4432641.957452914&amp;coordinate_y=8231759.664820824&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=3037380482%2C36369%2C35%3A24%3A0102006%3A495"/>
+    <hyperlink ref="I8" r:id="rId6" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=15.837067614533131&amp;coordinate_x=4440618.5060256515&amp;coordinate_y=8224035.00354475&amp;theme_id=1&amp;baseLayerId=235&amp;is_copy_url=true&amp;selectedCard=3039492329%2C36369%2C35%3A24%3A0501001%3A529"/>
+    <hyperlink ref="I9" r:id="rId7" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.63792394073836&amp;coordinate_x=4448244.369282167&amp;coordinate_y=8227895.101376034&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=134944951%2C36368%2C35%3A24%3A0303006%3A13845"/>
+    <hyperlink ref="I11" r:id="rId8" location="" display="https://egrpinfo.ru/kadmap/45"/>
+    <hyperlink ref="I13" r:id="rId9" location="" display="https://catalog.lot-online.ru/index.php?dispatch=products.view&amp;product_id=729867"/>
+    <hyperlink ref="I15" r:id="rId10" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048"/>
+    <hyperlink ref="I17" r:id="rId11" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.69974977749003&amp;coordinate_x=4416803.283886344&amp;coordinate_y=8242527.432821866&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I18" r:id="rId12" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333332&amp;coordinate_x=4417566.7864948595&amp;coordinate_y=8242743.421600261&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=37298&amp;is_copy_url=true"/>
+    <hyperlink ref="I19" r:id="rId13" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.399565008613244&amp;coordinate_x=4448903.985634195&amp;coordinate_y=8224680.957198638&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I20" r:id="rId14" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.00668177533543&amp;coordinate_x=4436421.208157822&amp;coordinate_y=8228615.077372837&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I21" r:id="rId15" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.333333333333332&amp;coordinate_x=4448197.512711966&amp;coordinate_y=8225696.745869471&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I22" r:id="rId16" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.666666666666668&amp;coordinate_x=4440826.203365773&amp;coordinate_y=8226792.655933091&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I23" r:id="rId17" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333336&amp;coordinate_x=4439594.991962399&amp;coordinate_y=8227686.539635807&amp;theme_id=1&amp;is_copy_url=true&amp;baseLayerId=36346&amp;active_layers=36049%2C36048"/>
+    <hyperlink ref="I24" r:id="rId18" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4417101.751969897&amp;coordinate_y=8241998.042262578&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346"/>
+    <hyperlink ref="I25" r:id="rId19" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.446163851378166&amp;coordinate_x=4445130.60561415&amp;coordinate_y=8223186.033807439&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346"/>
+    <hyperlink ref="I26" r:id="rId20" location="" display="https://nspd.gov.ru/map?zoom=18&amp;coordinate_x=4442142.490490176&amp;coordinate_y=8226306.549394303&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049"/>
+    <hyperlink ref="I27" r:id="rId21" location="/search/59.23254504077681,39.78834536880647/18/@5w3tqw5ql?text=35%3A24%3A0103002%3A4676&amp;type=1&amp;opened=35%3A24%3A103002%3A4676" display="https://pkk.rosreestr.ru/ - /search/59.23254504077681,39.78834536880647/18/@5w3tqw5ql?text=35%3A24%3A0103002%3A4676&amp;type=1&amp;opened=35%3A24%3A103002%3A4676"/>
+    <hyperlink ref="I30" r:id="rId22" location="/search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10" display="https://pkk.rosreestr.ru/ - /search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10"/>
+    <hyperlink ref="I31" r:id="rId23" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A967&amp;type=5&amp;opened=35%3A24%3A102006%3A967" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A967&amp;type=5&amp;opened=35%3A24%3A102006%3A967"/>
+    <hyperlink ref="I33" r:id="rId24" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A969&amp;type=5&amp;opened=35%3A24%3A102006%3A969" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A969&amp;type=5&amp;opened=35%3A24%3A102006%3A969"/>
+    <hyperlink ref="I34" r:id="rId25" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385"/>
+    <hyperlink ref="I35" r:id="rId26" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A373&amp;type=5&amp;opened=35%3A24%3A102006%3A373" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A373&amp;type=5&amp;opened=35%3A24%3A102006%3A373"/>
+    <hyperlink ref="I36" r:id="rId27" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A982&amp;type=5&amp;opened=35%3A24%3A102006%3A982" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A982&amp;type=5&amp;opened=35%3A24%3A102006%3A982"/>
+    <hyperlink ref="I37" r:id="rId28" location="/search/59.23578674075379,39.82257556016996/4/@5w3tqw5ce?text=35%3A24%3A0102006%3A396&amp;type=5&amp;opened=35%3A24%3A102006%3A396" display="https://pkk.rosreestr.ru/ - /search/59.23578674075379,39.82257556016996/4/@5w3tqw5ce?text=35%3A24%3A0102006%3A396&amp;type=5&amp;opened=35%3A24%3A102006%3A396"/>
+    <hyperlink ref="I38" r:id="rId29" location="/search/59.23418612046864,39.82538900136262/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A399&amp;type=5&amp;opened=35%3A24%3A102006%3A399" display="https://pkk.rosreestr.ru/ - /search/59.23418612046864,39.82538900136262/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A399&amp;type=5&amp;opened=35%3A24%3A102006%3A399"/>
+    <hyperlink ref="I39" r:id="rId30" location="/search/59.23543259750644,39.82436631217581/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A421&amp;type=5&amp;opened=35%3A24%3A102006%3A421" display="https://pkk.rosreestr.ru/ - /search/59.23543259750644,39.82436631217581/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A421&amp;type=5&amp;opened=35%3A24%3A102006%3A421"/>
+    <hyperlink ref="I40" r:id="rId31" location="/search/59.23468660973109,39.82652981439864/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A406&amp;type=5&amp;opened=35%3A24%3A102006%3A406" display="https://pkk.rosreestr.ru/ - /search/59.23468660973109,39.82652981439864/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A406&amp;type=5&amp;opened=35%3A24%3A102006%3A406"/>
+    <hyperlink ref="I41" r:id="rId32" location="/search/59.23591116444627,39.8216161624218/18/@5w3tqw5ce?text=35%3A24%3A0102006%3A397&amp;type=5&amp;opened=35%3A24%3A102006%3A397" display="https://pkk.rosreestr.ru/ - /search/59.23591116444627,39.8216161624218/18/@5w3tqw5ce?text=35%3A24%3A0102006%3A397&amp;type=5&amp;opened=35%3A24%3A102006%3A397"/>
+    <hyperlink ref="I42" r:id="rId33" location="/search/59.20576094699292,39.97346010939667/19/@5w3tlwcnx?text=35%3A24%3A0203009%3A2044&amp;type=1&amp;opened=35%3A24%3A203009%3A2044" display="https://pkk.rosreestr.ru/ - /search/59.20576094699292,39.97346010939667/19/@5w3tlwcnx?text=35%3A24%3A0203009%3A2044&amp;type=1&amp;opened=35%3A24%3A203009%3A2044"/>
+    <hyperlink ref="I43" r:id="rId34" location="/search/59.232151828751725,39.93223561946909/19/@5w3tte1oq?text=%2035%3A24%3A0303004%3A350&amp;type=1&amp;opened=35%3A24%3A303004%3A350" display="https://pkk.rosreestr.ru/ - /search/59.232151828751725,39.93223561946909/19/@5w3tte1oq?text=%2035%3A24%3A0303004%3A350&amp;type=1&amp;opened=35%3A24%3A303004%3A350"/>
+    <hyperlink ref="I44" r:id="rId35" location="/search/59.21167221082902,39.98349224878587/19/@5i2pp2azh?text=59.211610%2039.982781&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203006%3A26" display="https://pkk.rosreestr.ru/ - /search/59.21167221082902,39.98349224878587/19/@5i2pp2azh?text=59.211610%2039.982781&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203006%3A26"/>
+    <hyperlink ref="I45" r:id="rId36" location="/search/59.20986371217258,39.985805302809524/18/@5i2pp2azh?text=%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%BE%D0%B4%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%B4%D0%B0,%20%D1%83%D0%BB.%20%D0%AD%D0%BB%D0%B5%D0%B2%D0%B0%D1%82%D0%BE%D1%80%D0%BD%D0%B0%D1%8F,%20%D0%B4.%2045&amp;type=1&amp;opened=35%3A24%3A203007%3A39" display="https://pkk.rosreestr.ru/ - /search/59.20986371217258,39.985805302809524/18/@5i2pp2azh?text=%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%BE%D0%B4%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%B4%D0%B0,%20%D1%83%D0%BB.%20%D0%AD%D0%BB%D0%B5%D0%B2%D0%B0%D1%82%D0%BE%D1%80%D0%BD%D0%B0%D1%8F,%20%D0%B4.%2045&amp;type=1&amp;opened=35%3A24%3A203007%3A39"/>
+    <hyperlink ref="I46" r:id="rId37" location="/search/59.2308253097265,39.85538849017597/19/@5w3tqw5ct?text=35%3A24%3A0102005%3A3474&amp;type=1&amp;nameTab&amp;indexTab&amp;opened=35%3A24%3A102005%3A3474" display="https://pkk.rosreestr.ru/ - /search/59.2308253097265,39.85538849017597/19/@5w3tqw5ct?text=35%3A24%3A0102005%3A3474&amp;type=1&amp;nameTab&amp;indexTab&amp;opened=35%3A24%3A102005%3A3474"/>
+    <hyperlink ref="I47" r:id="rId38" location="/search/59.21444625309061,39.895648912592314/19/@5w3tqw5ct?text=59.214523%2039.895519&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A202017%3A56" display="https://pkk.rosreestr.ru/ - /search/59.21444625309061,39.895648912592314/19/@5w3tqw5ct?text=59.214523%2039.895519&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A202017%3A56"/>
+    <hyperlink ref="I48" r:id="rId39" location="" display="http://www.gsz.su/spagewide.php?leningradskaya_148"/>
+    <hyperlink ref="I49" r:id="rId40" location="/search/59.2273999584658,39.89032179375931/19/@5w3tqw5ct?text=35%3A24%3A0304010%3A14&amp;type=1&amp;opened=35%3A24%3A304010%3A14" display="https://pkk.rosreestr.ru/ - /search/59.2273999584658,39.89032179375931/19/@5w3tqw5ct?text=35%3A24%3A0304010%3A14&amp;type=1&amp;opened=35%3A24%3A304010%3A14"/>
+    <hyperlink ref="I50" r:id="rId41" location="/search/59.214166599420174,39.87242834657899/19/@5w3tqw5ct?text=59.214047%2039.872490&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A201022%3A109" display="https://pkk.rosreestr.ru/ - /search/59.214166599420174,39.87242834657899/19/@5w3tqw5ct?text=59.214047%2039.872490&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A201022%3A109"/>
+    <hyperlink ref="I51" r:id="rId42" location="/search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10" display="https://pkk.rosreestr.ru/ - /search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10"/>
+    <hyperlink ref="I52" r:id="rId43" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true"/>
+    <hyperlink ref="I54" r:id="rId44" location="/search/59.20525597835106,39.89613354138716/16/@5w3tqw5ce?text=35%3A24%3A0202037%3A151&amp;type=5&amp;opened=35%3A24%3A202037%3A151" display="https://pkk.rosreestr.ru/ - /search/59.20525597835106,39.89613354138716/16/@5w3tqw5ce?text=35%3A24%3A0202037%3A151&amp;type=5&amp;opened=35%3A24%3A202037%3A151"/>
+    <hyperlink ref="I55" r:id="rId45" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A1069&amp;type=5&amp;opened=35%3A24%3A102006%3A1069" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A1069&amp;type=5&amp;opened=35%3A24%3A102006%3A1069"/>
+    <hyperlink ref="I56" r:id="rId46" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A384&amp;type=5&amp;opened=35%3A24%3A102006%3A384" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A384&amp;type=5&amp;opened=35%3A24%3A102006%3A384"/>
+    <hyperlink ref="I57" r:id="rId47" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A380&amp;type=5&amp;opened=35%3A24%3A102006%3A380" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A380&amp;type=5&amp;opened=35%3A24%3A102006%3A380"/>
+    <hyperlink ref="I58" r:id="rId48" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385"/>
+    <hyperlink ref="I59" r:id="rId49" location="/search/59.229859906088805,39.88602969492615/13/@5w3tqw5ce?text=35%3A24%3A0102006%3A374&amp;type=5&amp;opened=35%3A24%3A102006%3A374" display="https://pkk.rosreestr.ru/ - /search/59.229859906088805,39.88602969492615/13/@5w3tqw5ce?text=35%3A24%3A0102006%3A374&amp;type=5&amp;opened=35%3A24%3A102006%3A374"/>
+    <hyperlink ref="I60" r:id="rId50" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A976&amp;type=5&amp;opened=35%3A24%3A102006%3A976" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A976&amp;type=5&amp;opened=35%3A24%3A102006%3A976"/>
+    <hyperlink ref="I61" r:id="rId51" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A361&amp;type=5&amp;opened=35%3A24%3A102006%3A361" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A361&amp;type=5&amp;opened=35%3A24%3A102006%3A361"/>
+    <hyperlink ref="I62" r:id="rId52" location="" display="https://www.emng.ru/realty/object/1035/"/>
+    <hyperlink ref="I63" r:id="rId53" location="x=4445995.079057169&amp;y=8220838.516764536&amp;z=18&amp;text=35%3A24%3A0503002%3A497&amp;type=1&amp;app=search&amp;opened=1" display="https://pkk5.rosreestr.ru/ - x=4445995.079057169&amp;y=8220838.516764536&amp;z=18&amp;text=35%3A24%3A0503002%3A497&amp;type=1&amp;app=search&amp;opened=1"/>
+    <hyperlink ref="I64" r:id="rId54" location="" display="http://www.gsz.su/spagewide.php?chernishevskogo_122"/>
+    <hyperlink ref="I65" r:id="rId55" location="/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170" display="https://pkk.rosreestr.ru/ - /search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170"/>
+    <hyperlink ref="I66" r:id="rId56" location="/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170" display="https://pkk.rosreestr.ru/ - /search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170"/>
+    <hyperlink ref="I67" r:id="rId57" location="/search/59.248324904852815,39.91681200114899/17/@nkfazkxw1?text=35%3A24%3A0303002%3A2181&amp;type=1&amp;opened=35%3A24%3A303002%3A2181" display="https://pkk.rosreestr.ru/ - /search/59.248324904852815,39.91681200114899/17/@nkfazkxw1?text=35%3A24%3A0303002%3A2181&amp;type=1&amp;opened=35%3A24%3A303002%3A2181"/>
+    <hyperlink ref="I68" r:id="rId58" location="/search/59.245512293848364,39.92365120280049/17/@nkfazkxw1?text=35%3A24%3A0303003%3A246&amp;type=1&amp;opened=35%3A24%3A303003%3A246" display="https://pkk.rosreestr.ru/ - /search/59.245512293848364,39.92365120280049/17/@nkfazkxw1?text=35%3A24%3A0303003%3A246&amp;type=1&amp;opened=35%3A24%3A303003%3A246"/>
+    <hyperlink ref="I69" r:id="rId59" location="/search/59.177506909654156,39.900071204585544/17/@nkfazkxw1?text=35%3A24%3A0502010%3A36&amp;type=1&amp;opened=35%3A24%3A502010%3A36" display="https://pkk.rosreestr.ru/ - /search/59.177506909654156,39.900071204585544/17/@nkfazkxw1?text=35%3A24%3A0502010%3A36&amp;type=1&amp;opened=35%3A24%3A502010%3A36"/>
+    <hyperlink ref="I70" r:id="rId60" location="/search/65.649517,122.730144/4/@nkfazkxox?text=35%3A24%3A0502010%3A1474&amp;type=1&amp;opened=35%3A24%3A502010%3A1474" display="https://pkk.rosreestr.ru/ - /search/65.649517,122.730144/4/@nkfazkxox?text=35%3A24%3A0502010%3A1474&amp;type=1&amp;opened=35%3A24%3A502010%3A1474"/>
+    <hyperlink ref="I71" r:id="rId61" location="/search/59.178094956632556,39.89823557824658/17/@nkfazkxw1?text=35%3A24%3A0502010%3A1655%20&amp;type=1&amp;opened=35%3A24%3A502010%3A1655" display="https://pkk.rosreestr.ru/ - /search/59.178094956632556,39.89823557824658/17/@nkfazkxw1?text=35%3A24%3A0502010%3A1655%20&amp;type=1&amp;opened=35%3A24%3A502010%3A1655"/>
+    <hyperlink ref="I72" r:id="rId62" location="" display="http://www.vbf.ru/products/arenda/"/>
+    <hyperlink ref="I73" r:id="rId63" location="x=4434091.051612537&amp;y=8229139.5176290665&amp;z=19&amp;text=35%3A24%3A0103002%3A3807&amp;type=1&amp;app=search&amp;opened=1" display="https://pkk5.rosreestr.ru/ - x=4434091.051612537&amp;y=8229139.5176290665&amp;z=19&amp;text=35%3A24%3A0103002%3A3807&amp;type=1&amp;app=search&amp;opened=1"/>
+    <hyperlink ref="I75" r:id="rId64" location="/search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3" display="https://pkk.rosreestr.ru/ - /search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Company>
   <Manager>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>