--- v2 (2026-07-05)
+++ v3 (2026-09-06)
@@ -10,222 +10,176 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="324">
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Площадь</t>
   </si>
   <si>
     <t>Объем инвестиций</t>
   </si>
   <si>
     <t>Район</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Тип собственности</t>
   </si>
   <si>
     <t>Тип объекта</t>
   </si>
   <si>
     <t>Условия предоставления</t>
   </si>
   <si>
     <t>Ссылка на реестр</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
-    <t>Земельный участок: г.Вологда, ул.Пионерская</t>
-[...8 lines deleted...]
-    <t>г.Вологда, ул.Пионерская</t>
+    <t>Нежилое здание: г.Вологда, ул.Судоремонтная, д.12</t>
+  </si>
+  <si>
+    <t>410,5 м²</t>
+  </si>
+  <si>
+    <t>6 154 960 ₽</t>
+  </si>
+  <si>
+    <t>Заречье</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Судоремонтная, д.12</t>
+  </si>
+  <si>
+    <t>Муниципальная собственность</t>
+  </si>
+  <si>
+    <t>Нежилое здание</t>
+  </si>
+  <si>
+    <t>Продажа</t>
+  </si>
+  <si>
+    <t>Нежилое здание: г.Вологда, ул.Предтеченская, д.42</t>
+  </si>
+  <si>
+    <t>263,1 м²</t>
+  </si>
+  <si>
+    <t>13 500 000 ₽</t>
+  </si>
+  <si>
+    <t>Центральный</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул. Предтеченская, д. 42</t>
+  </si>
+  <si>
+    <t>Частная собственность</t>
+  </si>
+  <si>
+    <t>Нежилое здание:г.Вологда, ул.Козленская, д.43а</t>
+  </si>
+  <si>
+    <t>1383,6 м²</t>
+  </si>
+  <si>
+    <t>65 000 000 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Козленская, д.43а</t>
+  </si>
+  <si>
+    <t>Частная</t>
+  </si>
+  <si>
+    <t>Аренда/Продажа</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, ул.Колхозная</t>
+  </si>
+  <si>
+    <t>2761 м²</t>
+  </si>
+  <si>
+    <t>953 942 ₽</t>
+  </si>
+  <si>
+    <t>Земельный участок: г.Вологда, ул. Колхозная</t>
+  </si>
+  <si>
+    <t>Государственная собственность (неразграниченная)</t>
   </si>
   <si>
     <t>Земельный участок</t>
   </si>
   <si>
-    <t>Аренда/Продажа</t>
-[...24 lines deleted...]
-    <t>Муниципальная собственность</t>
+    <t>Аренда</t>
+  </si>
+  <si>
+    <t>Помещения производственного назначения: г.Вологда, ул.Канифольная, д.26</t>
+  </si>
+  <si>
+    <t>11 000 м²</t>
+  </si>
+  <si>
+    <t>3 630 000 ₽</t>
+  </si>
+  <si>
+    <t>г.Вологда, ул.Канифольная, д.26</t>
   </si>
   <si>
     <t>Нежилые помещения</t>
-  </si>
-[...94 lines deleted...]
-    <t>г.Вологда, ул.Канифольная, д.26</t>
   </si>
   <si>
     <t>Аренда/продажа</t>
   </si>
   <si>
     <t>Комплексное развитие территории жилой застройки в границах улиц Гагарина, Республиканской, Панкратова, Петина, Преображенского, Западной</t>
   </si>
   <si>
     <t>194 646 м²</t>
   </si>
   <si>
     <t>6 579 944 ₽ </t>
   </si>
   <si>
     <t>г. Вологда, ул. Гагарина, Республиканская, Панкратова, Петина, Преображенская, Западная</t>
   </si>
   <si>
     <t>Комплексное развитие территорий</t>
   </si>
   <si>
     <t>Имущественные торги</t>
   </si>
   <si>
     <t>Кадастровые номера земельных участков - 35:24:0401001, 35:24:0401004, 35:24:0401002;
 </t>
@@ -258,50 +212,53 @@
     <t>г.Вологда, ул. Бурмагиных, д. 32</t>
   </si>
   <si>
     <t>Площадь (нежилое здание) - 717 м²;
 Кадастровый номер (земельный участок) - 35:24:0201001:348;
 Площадь (земельный участок) - 900 м²;
 Этажность - 2;
 </t>
   </si>
   <si>
     <t>Имущественный комплекс г.Вологда, ш.Окружное, 2В</t>
   </si>
   <si>
     <t>5 029,6 м²</t>
   </si>
   <si>
     <t>120 000 000 ₽</t>
   </si>
   <si>
     <t>Вологда-Запад</t>
   </si>
   <si>
     <t>г.Вологда, Окружное ш., 2В</t>
   </si>
   <si>
+    <t>Имущественный комплекс</t>
+  </si>
+  <si>
     <t>https://catalog.lot-online.ru/index.php?dispatch=products.view&amp;product_id=729867</t>
   </si>
   <si>
     <t>Нежилые помещения: г.Вологда, ул.Козленская, д.10</t>
   </si>
   <si>
     <t>510,8 м²</t>
   </si>
   <si>
     <t>561 880 ₽</t>
   </si>
   <si>
     <t>Вологда-Восток</t>
   </si>
   <si>
     <t>г. Вологда, ул. Козленская, д.10, 3 этаж</t>
   </si>
   <si>
     <t>Кадастровый номер (здания) - 35:24:0202013:23;
 Номера помещений - №№ 1-10,12;
 Площадь помещений (общая) - 510,8 м²;
 </t>
   </si>
   <si>
     <t>Земельный участок: с.Молочное, ул. Шмидта (многофункциональный торговый центр)</t>
@@ -451,63 +408,50 @@
     <t>Нежилое здание: г.Вологда, с.Молочное, ул.Советская, 8</t>
   </si>
   <si>
     <t>109,3 м²</t>
   </si>
   <si>
     <t>4 500 000 р</t>
   </si>
   <si>
     <t>Молочное</t>
   </si>
   <si>
     <t>г.Вологда, с.Молочное, ул.Советская, 8</t>
   </si>
   <si>
     <t>Нежилое здание: г.Вологда, Советский проспект, 135а</t>
   </si>
   <si>
     <t>1130,8 м²</t>
   </si>
   <si>
     <t>50 000 000 ₽</t>
   </si>
   <si>
     <t>г.Вологда, Советский проспект 135а</t>
-  </si>
-[...11 lines deleted...]
-</t>
   </si>
   <si>
     <t>Земельный участок: г.Вологда, Григорьевская 5</t>
   </si>
   <si>
     <t>13045 м²</t>
   </si>
   <si>
     <t>2 696 921 ₽</t>
   </si>
   <si>
     <t>г.Вологда, Григорьевская 5</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.23254504077681,39.78834536880647/18/@5w3tqw5ql?text=35%3A24%3A0103002%3A4676&amp;type=1&amp;opened=35%3A24%3A103002%3A4676</t>
   </si>
   <si>
     <t>Нежилые помещения: г.Вологда, с. Молочное, ул.Мира, д. 10</t>
   </si>
   <si>
     <t>149,4 м²</t>
   </si>
   <si>
     <t>40 517 ₽</t>
   </si>
@@ -929,72 +873,50 @@
     <t>Здание бетонного склада: г.Вологда, ул. Товарная, д.8</t>
   </si>
   <si>
     <t>451,1 м²</t>
   </si>
   <si>
     <t>https://pkk.rosreestr.ru/#/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A361&amp;type=5&amp;opened=35%3A24%3A102006%3A361</t>
   </si>
   <si>
     <t>Объекты ТРЦ и аквапарка, незавершенные строительством, с готовностью 3%, с правом долгосрочной аренды земельных участков: г.Вологда, Московское шоссе, д.2А</t>
   </si>
   <si>
     <t>31 544 м²</t>
   </si>
   <si>
     <t>65 000 000 Р</t>
   </si>
   <si>
     <t>Вологда, Московское шоссе, д.2А</t>
   </si>
   <si>
     <t>Объект незавершенного строительства</t>
   </si>
   <si>
     <t>https://www.emng.ru/realty/object/1035/</t>
-  </si>
-[...20 lines deleted...]
-</t>
   </si>
   <si>
     <t>Нежилые помещения: г.Вологда, ул.Чернышевского, д. 122А (цокольный этаж)</t>
   </si>
   <si>
     <t>1 198,7 м²</t>
   </si>
   <si>
     <t>30 502 000,00  ₽</t>
   </si>
   <si>
     <t>г.Вологда, ул.Чернышевского, д. 122</t>
   </si>
   <si>
     <t>http://www.gsz.su/spagewide.php?chernishevskogo_122</t>
   </si>
   <si>
     <t>Ангар №2: г.Вологда, ул.Сухонская 353,7 кв.м.</t>
   </si>
   <si>
     <t>353,7 м²</t>
   </si>
   <si>
     <t>г.Вологда, ул.Сухонская</t>
   </si>
@@ -1188,2888 +1110,2713 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.293531033418695&amp;coordinate_x=4450718.731657845&amp;coordinate_y=8218586.262219952&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=1293021878%2C36368%2C35%3A24%3A0203011%3A2700" TargetMode="External"/>
-[...18 lines deleted...]
-<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?zoom=18&amp;coordinate_x=4442142.490490176&amp;coordinate_y=8226306.549394303&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36049" TargetMode="External"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;coordinate_x=4444463.340541343&amp;coordinate_y=8226335.135061965&amp;zoom=19.666666666666668&amp;theme_id=1&amp;baseLayerId=36346&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159696580%2C36368%2C35%3A24%3A0305028%3A1207" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.618002952354725&amp;coordinate_x=4441580.65685611&amp;coordinate_y=8226755.163220642&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663260%2C36368%2C35%3A24%3A0202017%3A17" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245571590946177&amp;coordinate_x=4441079.333934493&amp;coordinate_y=8239712.92308275&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=982455793%2C36368%2C35%3A24%3A0301001%3A2337" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.63792394073836&amp;coordinate_x=4448244.369282167&amp;coordinate_y=8227895.101376034&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=134944951%2C36368%2C35%3A24%3A0303006%3A13845" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egrpinfo.ru/kadmap/45" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lot-online.ru/index.php?dispatch=products.view&amp;product_id=729867" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.69974977749003&amp;coordinate_x=4416803.283886344&amp;coordinate_y=8242527.432821866&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333332&amp;coordinate_x=4417566.7864948595&amp;coordinate_y=8242743.421600261&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=37298&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.399565008613244&amp;coordinate_x=4448903.985634195&amp;coordinate_y=8224680.957198638&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.00668177533543&amp;coordinate_x=4436421.208157822&amp;coordinate_y=8228615.077372837&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.333333333333332&amp;coordinate_x=4448197.512711966&amp;coordinate_y=8225696.745869471&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.666666666666668&amp;coordinate_x=4440826.203365773&amp;coordinate_y=8226792.655933091&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333336&amp;coordinate_x=4439594.991962399&amp;coordinate_y=8227686.539635807&amp;theme_id=1&amp;is_copy_url=true&amp;baseLayerId=36346&amp;active_layers=36049%2C36048" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4417101.751969897&amp;coordinate_y=8241998.042262578&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.446163851378166&amp;coordinate_x=4445130.60561415&amp;coordinate_y=8223186.033807439&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?leningradskaya_148" TargetMode="External"/>
 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?leningradskaya_148" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true" TargetMode="External"/>
 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emng.ru/realty/object/1035/" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?chernishevskogo_122" TargetMode="External"/>
 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emng.ru/realty/object/1035/" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gsz.su/spagewide.php?chernishevskogo_122" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/>
-[...6 lines deleted...]
-<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/></Relationships>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vbf.ru/products/arenda/" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk5.rosreestr.ru/" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkk.rosreestr.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J75"/>
+  <dimension ref="A1:J70"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="49" customWidth="1"/>
-    <col min="7" max="7" width="53" customWidth="1"/>
+    <col min="7" max="7" width="36" customWidth="1"/>
     <col min="8" max="8" width="30" customWidth="1"/>
     <col min="9" max="9" width="60" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>13</v>
+      </c>
       <c r="E2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F2"/>
+        <v>14</v>
+      </c>
+      <c r="F2" t="s">
+        <v>15</v>
+      </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I2" t="inlineStr" s="2">
         <is>
-          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.293531033418695&amp;coordinate_x=4450718.731657845&amp;coordinate_y=8218586.262219952&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=1293021878%2C36368%2C35%3A24%3A0203011%3A2700</t>
-[...3 lines deleted...]
-        <v>16</v>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;coordinate_x=4444463.340541343&amp;coordinate_y=8226335.135061965&amp;zoom=19.666666666666668&amp;theme_id=1&amp;baseLayerId=36346&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159696580%2C36368%2C35%3A24%3A0305028%3A1207</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Кадастровый номер (здание) - 35:24:0305028:100;
+Площадь (здание) - 410,5 м²;
+Кадастровый номер (земельный участок) - 35:24:0305028:1207;
+Площадь (земельный участок) - 1100 м²;
+Этажность - 2;
+</t>
+        </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="I3"/>
       <c r="J3" t="inlineStr">
-        <is>
-[...35 lines deleted...]
-      <c r="J4" t="inlineStr">
         <is>
           <t>Кадастровый номер (земельный участок) - 35:24:0202013:346;
 Площадь (земельный участок) - 684 м²;
 Вид разрешенного использования - Административные здания;
 Категория земель - Земли населенных пунктов;
 Площадь (зданя) - 263,1 м²;
 Кадастровый номер (здания) - 35:24:0202013:38;
 Этажность - 2;
 </t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...22 lines deleted...]
-      <c r="I5" t="inlineStr" s="2">
+    <row r="4">
+      <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.618002952354725&amp;coordinate_x=4441580.65685611&amp;coordinate_y=8226755.163220642&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663260%2C36368%2C35%3A24%3A0202017%3A17</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>Кадастровый номер (земельный участок) - 35:24:0202017:17;
 Площадь (земельный участок) - 948 м²;
 Вид разрешенного использования - эксплуатация обслуживание здания производственного назначения,;
 Кадастровый номер (здание) - 35:24:0202017:60;
 Площадь (здание) - 1383,6 м²;
 Этажность - 4;
 </t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...22 lines deleted...]
-      <c r="I6" t="inlineStr" s="2">
+    <row r="5">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245571590946177&amp;coordinate_x=4441079.333934493&amp;coordinate_y=8239712.92308275&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=982455793%2C36368%2C35%3A24%3A0301001%3A2337</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0301001:2337;
 Площадь земельного участка - 2761 м²;
 Категория земель - Земли населенных пунктов;
 Разрешенное использование (назначение) - Ремонт автомобилей;
 Срок аренды - 5 лет;
 </t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" t="s">
+    <row r="6">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
-[...97 lines deleted...]
-      <c r="I9" t="inlineStr" s="2">
+      <c r="I6" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.63792394073836&amp;coordinate_x=4448244.369282167&amp;coordinate_y=8227895.101376034&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=134944951%2C36368%2C35%3A24%3A0303006%3A13845</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303006:13845;
 Площадь земельного участка - 44 262 м²;
 Площадь помещений - 11 000 м²;
 Назначение помещений - промышленное;
 Этаж - 1;
 Высота потолков - 12 м;
 </t>
         </is>
       </c>
     </row>
-    <row r="10">
-[...57 lines deleted...]
-      <c r="J11" t="inlineStr">
+    <row r="7">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" t="s" s="2">
+        <v>54</v>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>Кадастровый номер (нежилое здание) - 35:2450202012:209;
 Площадь (нежилое здание) - 816,6 м²;
 Этажность - 2;
 Кадастровый номер (земельный участок) - 35:24:0202012:48;
 Площадь (земельный участок) - 1468 м²;
 </t>
         </is>
       </c>
     </row>
-    <row r="12">
-[...15 lines deleted...]
-      <c r="F12" t="s">
+    <row r="9">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" t="s">
         <v>29</v>
       </c>
-      <c r="G12" t="s">
-[...38 lines deleted...]
-      <c r="J13" t="inlineStr">
+      <c r="I9"/>
+      <c r="J9" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" t="s">
+        <v>65</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" t="s" s="2">
+        <v>66</v>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>Земельный участок г.Вологда, ш.Окружное, д.2а - 5 861 м²,35:24:010302:134, для эксплуатации и обслуживания железнодорожного пути;
 Земельный участок г.Вологда, ш.Окружное, д.2а - 13 043 м², 35:24:010302:1432, для эксплуатации и обслуживания железнодорожного пути;
 Административное здание г.Вологда, ш.Окружное, д.2в - 165,5 м², 35:24:010302:3307;
 Производственное здание с навесом г.Вологда, ш.Окружное, д.2в с.1 - 741,0 м², 35:24:010302:3308;
 Объект незавершённого строительства - гараж  г.Вологда, ш.Окружное - 27,5 м², 35:24:010302:3809;
 Производственное здание металл каркасного типа - 1 503,6 м²;
 Производственное здание - 2 592,0 м²;
 Право аренды земельного участка - 2 900 м², 35:24:0103002:1510, для строительства здания склада и открытой площадки для хранения стройматериалов;
 Иные сведения - неотделимые улучшения земельного участка в виде ж/б свай в количестве 55 штук (500*500*10000 мм.) и перегородки из ж/б конструкций 3 шт.;
 </t>
         </is>
       </c>
     </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" t="s">
+        <v>69</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" t="s">
+        <v>35</v>
+      </c>
+      <c r="H12" t="s">
+        <v>36</v>
+      </c>
+      <c r="I12" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048</t>
+        </is>
+      </c>
+      <c r="J12" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" t="s">
+        <v>80</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13" t="s">
+        <v>82</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B14" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C14" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D14"/>
       <c r="E14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="I14"/>
+        <v>36</v>
+      </c>
+      <c r="I14" t="inlineStr" s="2">
+        <is>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.69974977749003&amp;coordinate_x=4416803.283886344&amp;coordinate_y=8242527.432821866&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
+        </is>
+      </c>
       <c r="J14" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B15" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C15"/>
+        <v>90</v>
+      </c>
+      <c r="C15" t="s">
+        <v>91</v>
+      </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H15" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="I15" t="inlineStr" s="2">
         <is>
-          <t>https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048</t>
+          <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333332&amp;coordinate_x=4417566.7864948595&amp;coordinate_y=8242743.421600261&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=37298&amp;is_copy_url=true</t>
         </is>
       </c>
       <c r="J15" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="F16"/>
+        <v>97</v>
+      </c>
+      <c r="F16" t="s">
+        <v>87</v>
+      </c>
       <c r="G16" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H16" t="s">
-        <v>94</v>
-[...95 lines deleted...]
-      <c r="I19" t="inlineStr" s="2">
+        <v>36</v>
+      </c>
+      <c r="I16" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.399565008613244&amp;coordinate_x=4448903.985634195&amp;coordinate_y=8224680.957198638&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203009:1490;
 Площадь - 6212 м²;
 Вид разрешенного использования - административные здания;
 Предлагаемый вид разрешенного использования - промышленные предприятия и коммунально-складские организации IV-V классов опасности;
 </t>
         </is>
       </c>
     </row>
-    <row r="20">
-[...15 lines deleted...]
-      <c r="F20" t="s">
+    <row r="17">
+      <c r="A17" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" t="s">
         <v>100</v>
       </c>
-      <c r="G20" t="s">
-[...5 lines deleted...]
-      <c r="I20" t="inlineStr" s="2">
+      <c r="D17" t="s">
+        <v>101</v>
+      </c>
+      <c r="E17" t="s">
+        <v>102</v>
+      </c>
+      <c r="F17" t="s">
+        <v>87</v>
+      </c>
+      <c r="G17" t="s">
+        <v>35</v>
+      </c>
+      <c r="H17" t="s">
+        <v>36</v>
+      </c>
+      <c r="I17" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.00668177533543&amp;coordinate_x=4436421.208157822&amp;coordinate_y=8228615.077372837&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J20" t="s">
-[...28 lines deleted...]
-      <c r="I21" t="inlineStr" s="2">
+      <c r="J17" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C18" t="s">
+        <v>96</v>
+      </c>
+      <c r="D18" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" t="s">
+        <v>107</v>
+      </c>
+      <c r="F18" t="s">
+        <v>87</v>
+      </c>
+      <c r="G18" t="s">
+        <v>35</v>
+      </c>
+      <c r="H18" t="s">
+        <v>36</v>
+      </c>
+      <c r="I18" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.333333333333332&amp;coordinate_x=4448197.512711966&amp;coordinate_y=8225696.745869471&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203004:96;
 Площадь - 3986 м²;
 Вид разрешенного использования - Промышленные предприятия и коммунально-складские организации IV-V классов опасности;
 </t>
         </is>
       </c>
     </row>
-    <row r="22">
-[...24 lines deleted...]
-      <c r="I22" t="inlineStr" s="2">
+    <row r="19">
+      <c r="A19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" t="s">
+        <v>110</v>
+      </c>
+      <c r="D19" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" t="s">
+        <v>111</v>
+      </c>
+      <c r="F19" t="s">
+        <v>87</v>
+      </c>
+      <c r="G19" t="s">
+        <v>35</v>
+      </c>
+      <c r="H19" t="s">
+        <v>36</v>
+      </c>
+      <c r="I19" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.666666666666668&amp;coordinate_x=4440826.203365773&amp;coordinate_y=8226792.655933091&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0202016:574;
 Площадь участка - 1116 м²;
 Вид разрешенного ипользования - Дошкольное, начальное и среднее общее образование;
 </t>
         </is>
       </c>
     </row>
-    <row r="23">
-[...24 lines deleted...]
-      <c r="I23" t="inlineStr" s="2">
+    <row r="20">
+      <c r="A20" t="s">
+        <v>112</v>
+      </c>
+      <c r="B20" t="s">
+        <v>113</v>
+      </c>
+      <c r="C20" t="s">
+        <v>114</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" t="s">
+        <v>115</v>
+      </c>
+      <c r="F20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333336&amp;coordinate_x=4439594.991962399&amp;coordinate_y=8227686.539635807&amp;theme_id=1&amp;is_copy_url=true&amp;baseLayerId=36346&amp;active_layers=36049%2C36048</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>Кадастровый номер (земельного участка) - 35:24:0102002:1190;
 Площадь земельного участка - 1425 м²;
 Кадастровый номер (здания) - 5:24:0102002:226;
 Площадь здания - 444 м²;
 Этажность - 2;
 </t>
         </is>
       </c>
     </row>
-    <row r="24">
-[...24 lines deleted...]
-      <c r="I24" t="inlineStr" s="2">
+    <row r="21">
+      <c r="A21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D21" t="s">
+        <v>119</v>
+      </c>
+      <c r="E21" t="s">
+        <v>120</v>
+      </c>
+      <c r="F21" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4417101.751969897&amp;coordinate_y=8241998.042262578&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>Кадастровый номер здания: - 35:24:0601003:169;
 Кадастровый номер земельного участка: - 35:24:0601005:473;
 Этажность: - 1;
 Площадь здания: - 109,3 м²;
 Площадь земельного участка: - 360 м²;
 Разрешенное использование (назначение): - для индивидуального жилищного строительства;
 </t>
         </is>
       </c>
     </row>
-    <row r="25">
-[...24 lines deleted...]
-      <c r="I25" t="inlineStr" s="2">
+    <row r="22">
+      <c r="A22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22" t="s">
+        <v>122</v>
+      </c>
+      <c r="C22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" t="s">
+        <v>124</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.446163851378166&amp;coordinate_x=4445130.60561415&amp;coordinate_y=8223186.033807439&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>Кадастровый номер здания: - 35:24:0203009:435;
 Кадастровый номер земельного участка: - 35:24:0203009:72;
 Этажность: - 4;
 Площадь здания: - 1130,8 м²;
 Площадь земельного участка: - 3169 м²;
 Разрешенное использование (назначение): - производственное;
 </t>
         </is>
       </c>
     </row>
-    <row r="26">
-[...53 lines deleted...]
-      <c r="J27" t="inlineStr">
+    <row r="23">
+      <c r="A23" t="s">
+        <v>125</v>
+      </c>
+      <c r="B23" t="s">
+        <v>126</v>
+      </c>
+      <c r="C23" t="s">
+        <v>127</v>
+      </c>
+      <c r="D23" t="s">
+        <v>106</v>
+      </c>
+      <c r="E23" t="s">
+        <v>128</v>
+      </c>
+      <c r="F23" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" t="s">
+        <v>35</v>
+      </c>
+      <c r="H23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I23" t="s" s="2">
+        <v>129</v>
+      </c>
+      <c r="J23" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0103002:4676;
 Площадь земельного участка - 13045 м²;
 Срок аренды - 5 лет;
 Разрешенное использование (назначение) - указаны в ПЗЗ и ГПЗУ;
 Параметры разрешенного строительства объекта капитального строительства - зона застройки коммунально-складскими объектами;
 Ограничения (обременения) - указаны в ЕГРН и извещении;
 </t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...25 lines deleted...]
-      <c r="J28" t="inlineStr">
+    <row r="24">
+      <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C24" t="s">
+        <v>132</v>
+      </c>
+      <c r="D24" t="s">
+        <v>133</v>
+      </c>
+      <c r="E24" t="s">
+        <v>134</v>
+      </c>
+      <c r="F24" t="s">
+        <v>135</v>
+      </c>
+      <c r="G24" t="s">
+        <v>136</v>
+      </c>
+      <c r="H24" t="s">
+        <v>36</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24" t="inlineStr">
         <is>
           <t>Этаж - 1;
 Материал стен - кирпич;
 Цель  использования - организация пункта общественного питания;
 Иные сведения - отдельный вход, можно использовать помещения под кафе (пиццерию);
 </t>
         </is>
       </c>
     </row>
-    <row r="29">
-[...57 lines deleted...]
-      <c r="J30" t="inlineStr">
+    <row r="25">
+      <c r="A25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B25" t="s">
+        <v>138</v>
+      </c>
+      <c r="C25" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" t="s">
+        <v>140</v>
+      </c>
+      <c r="F25" t="s">
+        <v>135</v>
+      </c>
+      <c r="G25" t="s">
+        <v>136</v>
+      </c>
+      <c r="H25" t="s">
+        <v>36</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" t="s">
+        <v>143</v>
+      </c>
+      <c r="C26" t="s">
+        <v>144</v>
+      </c>
+      <c r="D26" t="s">
+        <v>145</v>
+      </c>
+      <c r="E26" t="s">
+        <v>146</v>
+      </c>
+      <c r="F26" t="s">
+        <v>147</v>
+      </c>
+      <c r="G26" t="s">
+        <v>148</v>
+      </c>
+      <c r="H26" t="s">
+        <v>36</v>
+      </c>
+      <c r="I26" t="s" s="2">
+        <v>149</v>
+      </c>
+      <c r="J26" t="inlineStr">
         <is>
           <t>Кадастровый номер - 35:24:0502003:1294;
 Площадь - 664,9  м²;
 Срок аренды - 10 лет;
 Целевое назначение: - Под офис, магазин, бытовое обслуживание и иной вид деятельности при условии соблюдения арендатором действующего законодательства, исключая экологически вредную деятельность, а также хранение пожароопасных и отравляющих веществ;
 Ограничения (обременения) - Подпункт 2.2. аукционной документации;
 Состояние - Удовлетворительное, необходимо проведение косметического ремонта;
 </t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...53 lines deleted...]
-      <c r="J32" t="inlineStr">
+    <row r="27">
+      <c r="A27" t="s">
+        <v>150</v>
+      </c>
+      <c r="B27" t="s">
+        <v>151</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27" t="s">
+        <v>106</v>
+      </c>
+      <c r="E27" t="s">
+        <v>152</v>
+      </c>
+      <c r="F27" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I27" t="s" s="2">
+        <v>153</v>
+      </c>
+      <c r="J27" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28" t="s">
+        <v>156</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28" t="s">
+        <v>157</v>
+      </c>
+      <c r="F28" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:539;
 Площадь здания - 577,6 м²;
 Этажность - 1;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...55 lines deleted...]
-      <c r="J34" t="inlineStr">
+    <row r="29">
+      <c r="A29" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29" t="s">
+        <v>106</v>
+      </c>
+      <c r="E29" t="s">
+        <v>152</v>
+      </c>
+      <c r="F29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" t="s">
+        <v>29</v>
+      </c>
+      <c r="I29" t="s" s="2">
+        <v>160</v>
+      </c>
+      <c r="J29" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>162</v>
+      </c>
+      <c r="B30" t="s">
+        <v>163</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" t="s">
+        <v>152</v>
+      </c>
+      <c r="F30" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" t="s">
+        <v>29</v>
+      </c>
+      <c r="I30" t="s" s="2">
+        <v>164</v>
+      </c>
+      <c r="J30" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:385;
 Площадь здания - 538,5  м²;
 Этажность - 1;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...25 lines deleted...]
-      <c r="J35" t="inlineStr">
+    <row r="31">
+      <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" t="s">
+        <v>152</v>
+      </c>
+      <c r="F31" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" t="s">
+        <v>29</v>
+      </c>
+      <c r="I31" t="s" s="2">
+        <v>167</v>
+      </c>
+      <c r="J31" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:373;
 Площадь здания - 254,5 м²;
 Этажность - 1;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...10 lines deleted...]
-      <c r="E36" t="s">
+    <row r="32">
+      <c r="A32" t="s">
+        <v>168</v>
+      </c>
+      <c r="B32" t="s">
         <v>169</v>
       </c>
-      <c r="F36" t="s">
-[...11 lines deleted...]
-      <c r="J36" t="inlineStr">
+      <c r="C32"/>
+      <c r="D32" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" t="s">
+        <v>152</v>
+      </c>
+      <c r="F32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" t="s">
+        <v>29</v>
+      </c>
+      <c r="I32" t="s" s="2">
+        <v>170</v>
+      </c>
+      <c r="J32" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:982;
 Площадь здания - 506,2 м²;
 Этажность - 2;
 Состояние - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...27 lines deleted...]
-      <c r="J37" t="inlineStr">
+    <row r="33">
+      <c r="A33" t="s">
+        <v>171</v>
+      </c>
+      <c r="B33" t="s">
+        <v>172</v>
+      </c>
+      <c r="C33" t="s">
+        <v>173</v>
+      </c>
+      <c r="D33" t="s">
+        <v>106</v>
+      </c>
+      <c r="E33" t="s">
+        <v>174</v>
+      </c>
+      <c r="F33" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" t="s">
+        <v>29</v>
+      </c>
+      <c r="I33" t="s" s="2">
+        <v>175</v>
+      </c>
+      <c r="J33" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:396;
 Кадастровый номер земельного участка - 35:24:0102006:220;
 Площадь здания - 3 258,8 м²;
 Этажность - 4;
 Состояние - требуется ремонт кровли, помещений, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...27 lines deleted...]
-      <c r="J38" t="inlineStr">
+    <row r="34">
+      <c r="A34" t="s">
+        <v>176</v>
+      </c>
+      <c r="B34" t="s">
+        <v>177</v>
+      </c>
+      <c r="C34" t="s">
+        <v>123</v>
+      </c>
+      <c r="D34" t="s">
+        <v>106</v>
+      </c>
+      <c r="E34" t="s">
+        <v>174</v>
+      </c>
+      <c r="F34" t="s">
+        <v>28</v>
+      </c>
+      <c r="G34" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" t="s">
+        <v>29</v>
+      </c>
+      <c r="I34" t="s" s="2">
+        <v>178</v>
+      </c>
+      <c r="J34" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:399;
 Кадастровый номер земельного участка - 35:24:0102006:222;
 Площадь здания - 1 131 м²;
 Состояние - требуется ремонт кровли, пола, остекления, помещений административного корпуса, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...27 lines deleted...]
-      <c r="J39" t="inlineStr">
+    <row r="35">
+      <c r="A35" t="s">
+        <v>179</v>
+      </c>
+      <c r="B35" t="s">
+        <v>180</v>
+      </c>
+      <c r="C35" t="s">
+        <v>181</v>
+      </c>
+      <c r="D35" t="s">
+        <v>106</v>
+      </c>
+      <c r="E35" t="s">
+        <v>174</v>
+      </c>
+      <c r="F35" t="s">
+        <v>28</v>
+      </c>
+      <c r="G35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" t="s">
+        <v>29</v>
+      </c>
+      <c r="I35" t="s" s="2">
+        <v>182</v>
+      </c>
+      <c r="J35" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:421;
 Кадастровый номер земельного участка - 35:24:0102006:218;
 Площадь здания - 769,2 м²;
 Состояние - требуется ремонт кровли, помещений, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="40">
-[...27 lines deleted...]
-      <c r="J40" t="inlineStr">
+    <row r="36">
+      <c r="A36" t="s">
+        <v>183</v>
+      </c>
+      <c r="B36" t="s">
+        <v>184</v>
+      </c>
+      <c r="C36" t="s">
+        <v>185</v>
+      </c>
+      <c r="D36" t="s">
+        <v>106</v>
+      </c>
+      <c r="E36" t="s">
+        <v>174</v>
+      </c>
+      <c r="F36" t="s">
+        <v>28</v>
+      </c>
+      <c r="G36" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" t="s">
+        <v>29</v>
+      </c>
+      <c r="I36" t="s" s="2">
+        <v>186</v>
+      </c>
+      <c r="J36" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:406;
 Кадастровый номер земельного участка - 35:24:0102006:301;
 Площадь здания - 6 976 м²;
 Этажность - 3;
 Состояние - требуется ремонт кровли, помещений административного корпуса, электроснабжения;
 </t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...25 lines deleted...]
-      <c r="J41" t="inlineStr">
+    <row r="37">
+      <c r="A37" t="s">
+        <v>187</v>
+      </c>
+      <c r="B37" t="s">
+        <v>188</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" t="s">
+        <v>174</v>
+      </c>
+      <c r="F37" t="s">
+        <v>28</v>
+      </c>
+      <c r="G37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" t="s">
+        <v>29</v>
+      </c>
+      <c r="I37" t="s" s="2">
+        <v>189</v>
+      </c>
+      <c r="J37" t="inlineStr">
         <is>
           <t>Кадастровый номер здания (корпус автомолокоцистерн) - 35:24:0102006:397;
 Площадь здания - 6 536,9 м²;
 Этажность - 4;
 Кадастровый номер здания (Цех №3) - 35:24:0102006:390;
 Площадь здания - 8 924,5 м²;
 Этажность - 3;
 Кадастровый номер участка - 35:24:0102006:299;
 Состояние - требуется ремонт кровли производственного и административного помещения, ремонт административных помещений;
 </t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...27 lines deleted...]
-      <c r="J42" t="inlineStr">
+    <row r="38">
+      <c r="A38" t="s">
+        <v>190</v>
+      </c>
+      <c r="B38" t="s">
+        <v>191</v>
+      </c>
+      <c r="C38" t="s">
+        <v>192</v>
+      </c>
+      <c r="D38" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38" t="s">
+        <v>193</v>
+      </c>
+      <c r="F38" t="s">
+        <v>34</v>
+      </c>
+      <c r="G38" t="s">
+        <v>35</v>
+      </c>
+      <c r="H38" t="s">
+        <v>36</v>
+      </c>
+      <c r="I38" t="s" s="2">
+        <v>194</v>
+      </c>
+      <c r="J38" t="inlineStr">
         <is>
           <t>Кадастровый номер - 35:24:0203009:2044;
 Площадь земельного участка - 3582 кв. м.;
 Срок аренды - 5 лет;
 Разрешенное использование - Склад;
 Параметры разрешенного строительства объекта капитального строительства - Для зоны застройки промышленными объектами не выше III класса опасности (П2);
 Ограничения (обременения) - Указаны в извещении;
 </t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...24 lines deleted...]
-      <c r="I43" t="inlineStr" s="2">
+    <row r="39">
+      <c r="A39" t="s">
+        <v>195</v>
+      </c>
+      <c r="B39" t="s">
+        <v>196</v>
+      </c>
+      <c r="C39" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" t="s">
+        <v>197</v>
+      </c>
+      <c r="F39" t="s">
+        <v>28</v>
+      </c>
+      <c r="G39" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" t="s">
+        <v>198</v>
+      </c>
+      <c r="I39" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.232151828751725,39.93223561946909/19/@5w3tte1oq?text=%2035%3A24%3A0303004%3A350&amp;type=1&amp;opened=35%3A24%3A303004%3A350</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
+      <c r="J39" t="inlineStr">
         <is>
           <t>Кадастровый номер участка 1 - 35:24:0303004:349;
 Кадастровый номер участка 2 - 35:24:0303004:350;
 Кадастровый номер участка 3 - 35:24:0303004:98;
 Общая площадь - 6645 м²;
 Разрешенное использование (назначение) - Производственная деятельность;
 Этажность - 3;
 </t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...22 lines deleted...]
-      <c r="I44" t="inlineStr" s="2">
+    <row r="40">
+      <c r="A40" t="s">
+        <v>199</v>
+      </c>
+      <c r="B40" t="s">
+        <v>200</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40" t="s">
+        <v>70</v>
+      </c>
+      <c r="E40" t="s">
+        <v>201</v>
+      </c>
+      <c r="F40" t="s">
+        <v>28</v>
+      </c>
+      <c r="G40" t="s">
+        <v>65</v>
+      </c>
+      <c r="H40" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.21167221082902,39.98349224878587/19/@5i2pp2azh?text=59.211610%2039.982781&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203006%3A26</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
+      <c r="J40" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203006:26;
 Площадь земельного участка - 10168 м²;
 Виды разрешенного использования ЗУ - Производственная деятельность (6.0);
 </t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...22 lines deleted...]
-      <c r="I45" t="inlineStr" s="2">
+    <row r="41">
+      <c r="A41" t="s">
+        <v>202</v>
+      </c>
+      <c r="B41" t="s">
+        <v>203</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41" t="s">
+        <v>70</v>
+      </c>
+      <c r="E41" t="s">
+        <v>204</v>
+      </c>
+      <c r="F41" t="s">
+        <v>28</v>
+      </c>
+      <c r="G41" t="s">
+        <v>65</v>
+      </c>
+      <c r="H41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.20986371217258,39.985805302809524/18/@5i2pp2azh?text=%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%BE%D0%B4%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%B4%D0%B0,%20%D1%83%D0%BB.%20%D0%AD%D0%BB%D0%B5%D0%B2%D0%B0%D1%82%D0%BE%D1%80%D0%BD%D0%B0%D1%8F,%20%D0%B4.%2045&amp;type=1&amp;opened=35%3A24%3A203007%3A39</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0203007:39;
 Площадь земельного участка - 10935 м²;
 Площадь зданий - 1000 м²;
 Виды разрешенного использования ЗУ - промышленные предприятия и коммунально-складские организации IV-V классов опасности;
 </t>
         </is>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" t="s">
+    <row r="42">
+      <c r="A42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B42" t="s">
+        <v>206</v>
+      </c>
+      <c r="C42" t="s">
+        <v>207</v>
+      </c>
+      <c r="D42" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42" t="s">
+        <v>208</v>
+      </c>
+      <c r="F42" t="s">
+        <v>28</v>
+      </c>
+      <c r="G42" t="s">
+        <v>148</v>
+      </c>
+      <c r="H42" t="s">
+        <v>36</v>
+      </c>
+      <c r="I42" t="inlineStr" s="2">
+        <is>
+          <t>https://pkk.rosreestr.ru/#/search/59.2308253097265,39.85538849017597/19/@5w3tqw5ct?text=35%3A24%3A0102005%3A3474&amp;type=1&amp;nameTab&amp;indexTab&amp;opened=35%3A24%3A102005%3A3474</t>
+        </is>
+      </c>
+      <c r="J42" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>210</v>
+      </c>
+      <c r="B43" t="s">
+        <v>211</v>
+      </c>
+      <c r="C43" t="s">
+        <v>212</v>
+      </c>
+      <c r="D43" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" t="s">
+        <v>213</v>
+      </c>
+      <c r="F43" t="s">
+        <v>28</v>
+      </c>
+      <c r="G43" t="s">
+        <v>214</v>
+      </c>
+      <c r="H43" t="s">
+        <v>36</v>
+      </c>
+      <c r="I43" t="inlineStr" s="2">
+        <is>
+          <t>https://pkk.rosreestr.ru/#/search/59.21444625309061,39.895648912592314/19/@5w3tqw5ct?text=59.214523%2039.895519&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A202017%3A56</t>
+        </is>
+      </c>
+      <c r="J43" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>216</v>
+      </c>
+      <c r="B44" t="s">
+        <v>217</v>
+      </c>
+      <c r="C44"/>
+      <c r="D44" t="s">
+        <v>63</v>
+      </c>
+      <c r="E44" t="s">
+        <v>218</v>
+      </c>
+      <c r="F44" t="s">
+        <v>28</v>
+      </c>
+      <c r="G44" t="s">
+        <v>41</v>
+      </c>
+      <c r="H44" t="s">
+        <v>219</v>
+      </c>
+      <c r="I44" t="s" s="2">
+        <v>220</v>
+      </c>
+      <c r="J44" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
         <v>222</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B45" t="s">
         <v>223</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C45" t="s">
         <v>224</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="D45" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" t="s">
         <v>225</v>
       </c>
-      <c r="F46" t="s">
-[...13 lines deleted...]
-      <c r="J46" t="s">
+      <c r="F45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" t="s">
         <v>226</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" t="s">
+      <c r="I45" t="s" s="2">
         <v>227</v>
       </c>
-      <c r="B47" t="s">
-[...87 lines deleted...]
-      <c r="J49" t="inlineStr">
+      <c r="J45" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0304010:120;
 Кадастровый номер земельного участка - 35:24:0304010:14;
 Виды разрешенного использования ЗУ - эксплуатация и обслуживание жилых зданий;
 Площадь нежилого здания - 292,7 м²;
 Площадь земельного участка - 924 м²;
 Этажность - 2;
 Обременения - указаны в информационном сообщении;
 </t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...22 lines deleted...]
-      <c r="I50" t="inlineStr" s="2">
+    <row r="46">
+      <c r="A46" t="s">
+        <v>228</v>
+      </c>
+      <c r="B46" t="s">
+        <v>229</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" t="s">
+        <v>230</v>
+      </c>
+      <c r="F46" t="s">
+        <v>28</v>
+      </c>
+      <c r="G46" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" t="s">
+        <v>219</v>
+      </c>
+      <c r="I46" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.214166599420174,39.87242834657899/19/@5w3tqw5ct?text=59.214047%2039.872490&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A201022%3A109</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
+      <c r="J46" t="inlineStr">
         <is>
           <t>Проект - "Второе дыхание";
 Кадастровый (условный) номер здания - 35:24:0:10672И;
 Кадастровый номер земельного участка - 35:24:0201022:109;
 Площадь нежилого здания - 5724 м²;
 Этажность - 4;
 Разрешенное использование (назначение) - административное;
 Площадь земельного участка - 3461 м²;
 </t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...27 lines deleted...]
-      <c r="J51" t="inlineStr">
+    <row r="47">
+      <c r="A47" t="s">
+        <v>231</v>
+      </c>
+      <c r="B47" t="s">
+        <v>232</v>
+      </c>
+      <c r="C47" t="s">
+        <v>224</v>
+      </c>
+      <c r="D47" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" t="s">
+        <v>233</v>
+      </c>
+      <c r="F47" t="s">
+        <v>147</v>
+      </c>
+      <c r="G47" t="s">
+        <v>16</v>
+      </c>
+      <c r="H47" t="s">
+        <v>226</v>
+      </c>
+      <c r="I47" t="s" s="2">
+        <v>149</v>
+      </c>
+      <c r="J47" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0201004:139;
 Кадастровый номер земельного участка - 35:24:0201004:10;
 Виды разрешенного использования ЗУ - эксплуатация жилых домов;
 Площадь нежилого здания - 202,5 м²;
 Площадь земельного участка - 931 м²;
 Этажность - 2;
 </t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...24 lines deleted...]
-      <c r="I52" t="inlineStr" s="2">
+    <row r="48">
+      <c r="A48" t="s">
+        <v>234</v>
+      </c>
+      <c r="B48" t="s">
+        <v>235</v>
+      </c>
+      <c r="C48" t="s">
+        <v>236</v>
+      </c>
+      <c r="D48" t="s">
+        <v>101</v>
+      </c>
+      <c r="E48" t="s">
+        <v>237</v>
+      </c>
+      <c r="F48" t="s">
+        <v>147</v>
+      </c>
+      <c r="G48" t="s">
+        <v>41</v>
+      </c>
+      <c r="H48" t="s">
+        <v>36</v>
+      </c>
+      <c r="I48" t="inlineStr" s="2">
         <is>
           <t>https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
+      <c r="J48" t="inlineStr">
         <is>
           <t>Кадастровый номер - 35:24:0401011:2794;
 Этажность - 1 из 9;
 Срок аренды - 3 года;
 Целевое назначение - под некоммерческую деятельность;
 Состояние помещений - удовлетворительное, необходимо проведение косметического ремонта;
 </t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...23 lines deleted...]
-      <c r="J53" t="inlineStr">
+    <row r="49">
+      <c r="A49" t="s">
+        <v>238</v>
+      </c>
+      <c r="B49" t="s">
+        <v>239</v>
+      </c>
+      <c r="C49"/>
+      <c r="D49" t="s">
+        <v>106</v>
+      </c>
+      <c r="E49" t="s">
+        <v>240</v>
+      </c>
+      <c r="F49" t="s">
+        <v>28</v>
+      </c>
+      <c r="G49" t="s">
+        <v>35</v>
+      </c>
+      <c r="H49" t="s">
+        <v>29</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0101001:1587;
 Тип объекта - на земельном участке предусмотрено размещение объекта местного значения - спортивного сооружения (физкультурно - оздоровительного комплекса, спортивного комплекса с бассейном);
 Иные сведения - Зона Ж1-И1-СЛ1 установлена для обеспечения правовых условий размещения и эксплуатации жилых домов для проживания граждан в целях сохранения исторически сложившегося типа застройки территории объекта культурного наследия регионального значения достопримечательное место «Покровская слобода, XV-XIX вв.», расположенного в районе ул. Слободской в г. Вологде»;
 Площадь пересечения с ЗОУИТ - 1. Земельный участок полностью расположен в границах приаэродромной территории аэродрома гражданской авиации Вологда.  2. Полностью расположен в границах ориентировочного 3 пояса зоны санитарной охраны артезианской скважины № 1 (зона ограничений от химического загрязнения).;
 </t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...55 lines deleted...]
-      <c r="J55" t="inlineStr">
+    <row r="50">
+      <c r="A50" t="s">
+        <v>241</v>
+      </c>
+      <c r="B50" t="s">
+        <v>242</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" t="s">
+        <v>243</v>
+      </c>
+      <c r="F50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G50" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
+        <v>29</v>
+      </c>
+      <c r="I50" t="s" s="2">
+        <v>244</v>
+      </c>
+      <c r="J50" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>246</v>
+      </c>
+      <c r="B51" t="s">
+        <v>247</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51" t="s">
+        <v>106</v>
+      </c>
+      <c r="E51" t="s">
+        <v>152</v>
+      </c>
+      <c r="F51" t="s">
+        <v>28</v>
+      </c>
+      <c r="G51" t="s">
+        <v>214</v>
+      </c>
+      <c r="H51" t="s">
+        <v>29</v>
+      </c>
+      <c r="I51" t="s" s="2">
+        <v>248</v>
+      </c>
+      <c r="J51" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:1069;
 Материал стен - металлические конструкции;
 Этажность - 1 этаж;
 Иные сведения - Требуется частичный ремонт кровли;
 </t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...25 lines deleted...]
-      <c r="J56" t="inlineStr">
+    <row r="52">
+      <c r="A52" t="s">
+        <v>249</v>
+      </c>
+      <c r="B52" t="s">
+        <v>250</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52" t="s">
+        <v>106</v>
+      </c>
+      <c r="E52" t="s">
+        <v>152</v>
+      </c>
+      <c r="F52" t="s">
+        <v>28</v>
+      </c>
+      <c r="G52" t="s">
+        <v>214</v>
+      </c>
+      <c r="H52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I52" t="s" s="2">
+        <v>251</v>
+      </c>
+      <c r="J52" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:384;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="57">
-[...25 lines deleted...]
-      <c r="J57" t="inlineStr">
+    <row r="53">
+      <c r="A53" t="s">
+        <v>252</v>
+      </c>
+      <c r="B53" t="s">
+        <v>253</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53" t="s">
+        <v>106</v>
+      </c>
+      <c r="E53" t="s">
+        <v>152</v>
+      </c>
+      <c r="F53" t="s">
+        <v>28</v>
+      </c>
+      <c r="G53" t="s">
+        <v>214</v>
+      </c>
+      <c r="H53" t="s">
+        <v>29</v>
+      </c>
+      <c r="I53" t="s" s="2">
+        <v>254</v>
+      </c>
+      <c r="J53" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:380;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="58">
-[...25 lines deleted...]
-      <c r="J58" t="inlineStr">
+    <row r="54">
+      <c r="A54" t="s">
+        <v>255</v>
+      </c>
+      <c r="B54" t="s">
+        <v>256</v>
+      </c>
+      <c r="C54"/>
+      <c r="D54" t="s">
+        <v>106</v>
+      </c>
+      <c r="E54" t="s">
+        <v>152</v>
+      </c>
+      <c r="F54" t="s">
+        <v>28</v>
+      </c>
+      <c r="G54" t="s">
+        <v>214</v>
+      </c>
+      <c r="H54" t="s">
+        <v>29</v>
+      </c>
+      <c r="I54" t="s" s="2">
+        <v>164</v>
+      </c>
+      <c r="J54" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:385;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения;
 </t>
         </is>
       </c>
     </row>
-    <row r="59">
-[...25 lines deleted...]
-      <c r="J59" t="inlineStr">
+    <row r="55">
+      <c r="A55" t="s">
+        <v>257</v>
+      </c>
+      <c r="B55" t="s">
+        <v>258</v>
+      </c>
+      <c r="C55"/>
+      <c r="D55" t="s">
+        <v>106</v>
+      </c>
+      <c r="E55" t="s">
+        <v>152</v>
+      </c>
+      <c r="F55" t="s">
+        <v>28</v>
+      </c>
+      <c r="G55" t="s">
+        <v>214</v>
+      </c>
+      <c r="H55" t="s">
+        <v>29</v>
+      </c>
+      <c r="I55" t="s" s="2">
+        <v>259</v>
+      </c>
+      <c r="J55" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:374;
 Материал стен - кирпич;
 Этажность - 2 этажа;
 Иные сведения - Требуется капитальный ремонт кровли и внутреннего помещения, ремонт пандуса, оконные рамы, ворота и двери нуждаются в ремонте, требуется замена деревянных ступеней пандуса;
 </t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...25 lines deleted...]
-      <c r="J60" t="inlineStr">
+    <row r="56">
+      <c r="A56" t="s">
+        <v>260</v>
+      </c>
+      <c r="B56" t="s">
+        <v>261</v>
+      </c>
+      <c r="C56"/>
+      <c r="D56" t="s">
+        <v>106</v>
+      </c>
+      <c r="E56" t="s">
+        <v>152</v>
+      </c>
+      <c r="F56" t="s">
+        <v>28</v>
+      </c>
+      <c r="G56" t="s">
+        <v>148</v>
+      </c>
+      <c r="H56" t="s">
+        <v>29</v>
+      </c>
+      <c r="I56" t="s" s="2">
+        <v>262</v>
+      </c>
+      <c r="J56" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:976;
 Материал стен - Кирпич;
 Этажность - 1 этаж;
 Состояние - Течь крыши, требуется капитальный ремонт кровли, косметический внутреннего помещения, ремонт оконных рам;
 </t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...25 lines deleted...]
-      <c r="J61" t="inlineStr">
+    <row r="57">
+      <c r="A57" t="s">
+        <v>263</v>
+      </c>
+      <c r="B57" t="s">
+        <v>264</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57" t="s">
+        <v>106</v>
+      </c>
+      <c r="E57" t="s">
+        <v>152</v>
+      </c>
+      <c r="F57" t="s">
+        <v>28</v>
+      </c>
+      <c r="G57" t="s">
+        <v>214</v>
+      </c>
+      <c r="H57" t="s">
+        <v>29</v>
+      </c>
+      <c r="I57" t="s" s="2">
+        <v>265</v>
+      </c>
+      <c r="J57" t="inlineStr">
         <is>
           <t>Кадастровый номер здания - 35:24:0102006:361;
 Материал стен - кирпич;
 Этажность - 1 этаж;
 Состояние - Требуется частичный ремонт кровли, ремонт ступеней пандуса, ремонт запорных устройств ворот;
 </t>
         </is>
       </c>
     </row>
-    <row r="62">
-[...27 lines deleted...]
-      <c r="J62" t="inlineStr">
+    <row r="58">
+      <c r="A58" t="s">
+        <v>266</v>
+      </c>
+      <c r="B58" t="s">
+        <v>267</v>
+      </c>
+      <c r="C58" t="s">
+        <v>268</v>
+      </c>
+      <c r="D58" t="s">
+        <v>70</v>
+      </c>
+      <c r="E58" t="s">
+        <v>269</v>
+      </c>
+      <c r="F58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G58" t="s">
+        <v>270</v>
+      </c>
+      <c r="H58" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" t="s" s="2">
+        <v>271</v>
+      </c>
+      <c r="J58" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0503002:564;
 Кадастровый номер земельного участка - 35:24:0503002:563;
 Кадастровый номер земельного участка - 35:24:0503002:498;
 Здание аквапарка-СПА незавершенное строительством, степень готовности - 3% - 8 721,2 м²;
 Здание торгово-развлекательного центра незавершенное строительством, степень готовности - 4% - 22 823,2 м²;
 Земельный участок, расположен под зданием торгово-развлекательного центра - 14 845 м² (в собственности);
 Право аренды земельного участка, расположен под зданием аквапарка-СПА - 18 550 м²;
 Право аренды земельного участка, расположен под зданием торгово-развлекательного центра - 20 863 м²;
 </t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...84 lines deleted...]
-      <c r="I65" t="inlineStr" s="2">
+    <row r="59">
+      <c r="A59" t="s">
+        <v>272</v>
+      </c>
+      <c r="B59" t="s">
+        <v>273</v>
+      </c>
+      <c r="C59" t="s">
+        <v>274</v>
+      </c>
+      <c r="D59" t="s">
+        <v>13</v>
+      </c>
+      <c r="E59" t="s">
+        <v>275</v>
+      </c>
+      <c r="F59" t="s">
+        <v>28</v>
+      </c>
+      <c r="G59" t="s">
+        <v>41</v>
+      </c>
+      <c r="H59" t="s">
+        <v>29</v>
+      </c>
+      <c r="I59" t="s" s="2">
+        <v>276</v>
+      </c>
+      <c r="J59"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>277</v>
+      </c>
+      <c r="B60" t="s">
+        <v>278</v>
+      </c>
+      <c r="C60"/>
+      <c r="D60" t="s">
+        <v>13</v>
+      </c>
+      <c r="E60" t="s">
+        <v>279</v>
+      </c>
+      <c r="F60" t="s">
+        <v>28</v>
+      </c>
+      <c r="G60" t="s">
+        <v>280</v>
+      </c>
+      <c r="H60" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="J60" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303002:2170;
 Вид разрешенного использования ЗУ - для сельскохозяйственного использования;
 Иные сведения - возможно выделить земельный участок под ангар;
 </t>
         </is>
       </c>
     </row>
-    <row r="66">
-[...22 lines deleted...]
-      <c r="I66" t="inlineStr" s="2">
+    <row r="61">
+      <c r="A61" t="s">
+        <v>281</v>
+      </c>
+      <c r="B61" t="s">
+        <v>282</v>
+      </c>
+      <c r="C61"/>
+      <c r="D61" t="s">
+        <v>13</v>
+      </c>
+      <c r="E61" t="s">
+        <v>279</v>
+      </c>
+      <c r="F61" t="s">
+        <v>28</v>
+      </c>
+      <c r="G61" t="s">
+        <v>280</v>
+      </c>
+      <c r="H61" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
+      <c r="J61" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303002:2170;
 Вид разрешенного использования ЗУ - для сельскохозяйственного использования;
 Иные сведения - возможно выделить земельный участок под ангар;
 </t>
         </is>
       </c>
     </row>
-    <row r="67">
-[...55 lines deleted...]
-      <c r="J68" t="inlineStr">
+    <row r="62">
+      <c r="A62" t="s">
+        <v>283</v>
+      </c>
+      <c r="B62" t="s">
+        <v>284</v>
+      </c>
+      <c r="C62"/>
+      <c r="D62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" t="s">
+        <v>285</v>
+      </c>
+      <c r="F62" t="s">
+        <v>28</v>
+      </c>
+      <c r="G62" t="s">
+        <v>35</v>
+      </c>
+      <c r="H62" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" t="s" s="2">
+        <v>286</v>
+      </c>
+      <c r="J62" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>288</v>
+      </c>
+      <c r="B63" t="s">
+        <v>289</v>
+      </c>
+      <c r="C63"/>
+      <c r="D63" t="s">
+        <v>13</v>
+      </c>
+      <c r="E63" t="s">
+        <v>290</v>
+      </c>
+      <c r="F63" t="s">
+        <v>28</v>
+      </c>
+      <c r="G63" t="s">
+        <v>214</v>
+      </c>
+      <c r="H63" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63" t="s" s="2">
+        <v>291</v>
+      </c>
+      <c r="J63" t="inlineStr">
         <is>
           <t>Кадастровый номер земельного участка - 35:24:0303003:246;
 Площадь земельного участка - 33 555 м²;
 Виды разрешенного использования ЗУ - для сельскохозяйственного использования;
 Высота потолков - 4,5 м;
 </t>
         </is>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" t="s">
+    <row r="64">
+      <c r="A64" t="s">
+        <v>292</v>
+      </c>
+      <c r="B64" t="s">
+        <v>293</v>
+      </c>
+      <c r="C64"/>
+      <c r="D64" t="s">
+        <v>145</v>
+      </c>
+      <c r="E64" t="s">
+        <v>294</v>
+      </c>
+      <c r="F64" t="s">
+        <v>28</v>
+      </c>
+      <c r="G64" t="s">
+        <v>35</v>
+      </c>
+      <c r="H64" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64" t="s" s="2">
+        <v>295</v>
+      </c>
+      <c r="J64" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>297</v>
+      </c>
+      <c r="B65" t="s">
+        <v>298</v>
+      </c>
+      <c r="C65"/>
+      <c r="D65" t="s">
+        <v>145</v>
+      </c>
+      <c r="E65" t="s">
+        <v>299</v>
+      </c>
+      <c r="F65" t="s">
+        <v>28</v>
+      </c>
+      <c r="G65" t="s">
+        <v>35</v>
+      </c>
+      <c r="H65" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65" t="s" s="2">
+        <v>300</v>
+      </c>
+      <c r="J65" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>302</v>
+      </c>
+      <c r="B66" t="s">
+        <v>303</v>
+      </c>
+      <c r="C66"/>
+      <c r="D66" t="s">
+        <v>145</v>
+      </c>
+      <c r="E66" t="s">
+        <v>294</v>
+      </c>
+      <c r="F66" t="s">
+        <v>28</v>
+      </c>
+      <c r="G66" t="s">
+        <v>35</v>
+      </c>
+      <c r="H66" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" t="inlineStr" s="2">
+        <is>
+          <t>https://pkk.rosreestr.ru/#/search/59.178094956632556,39.89823557824658/17/@nkfazkxw1?text=35%3A24%3A0502010%3A1655%20&amp;type=1&amp;opened=35%3A24%3A502010%3A1655</t>
+        </is>
+      </c>
+      <c r="J66" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>305</v>
+      </c>
+      <c r="B67" t="s">
+        <v>306</v>
+      </c>
+      <c r="C67"/>
+      <c r="D67" t="s">
+        <v>63</v>
+      </c>
+      <c r="E67" t="s">
+        <v>307</v>
+      </c>
+      <c r="F67" t="s">
+        <v>28</v>
+      </c>
+      <c r="G67" t="s">
+        <v>214</v>
+      </c>
+      <c r="H67" t="s">
+        <v>29</v>
+      </c>
+      <c r="I67" t="s" s="2">
+        <v>308</v>
+      </c>
+      <c r="J67" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>310</v>
+      </c>
+      <c r="B68" t="s">
+        <v>311</v>
+      </c>
+      <c r="C68" t="s">
+        <v>312</v>
+      </c>
+      <c r="D68" t="s">
+        <v>63</v>
+      </c>
+      <c r="E68" t="s">
+        <v>313</v>
+      </c>
+      <c r="F68" t="s">
+        <v>314</v>
+      </c>
+      <c r="G68" t="s">
+        <v>35</v>
+      </c>
+      <c r="H68" t="s">
+        <v>36</v>
+      </c>
+      <c r="I68" t="s" s="2">
         <v>315</v>
       </c>
-      <c r="B69" t="s">
-[...145 lines deleted...]
-      <c r="J73" t="inlineStr">
+      <c r="J68" t="inlineStr">
         <is>
           <t>Инвестиционная зона - Вологда-Север;
 Кадастровый номер земельного участка - 35:24:0103002:3807;
 Правила землепользования и застройки - [П-3] Зона размещения производственных объектов IV - V классов опасности;
 Виды разрешённого использования - промышленные предприятия и коммунально-складские организации IV - V классов, опасности;
 Срок аренды - 5 лет;
 </t>
         </is>
       </c>
     </row>
-    <row r="74">
-[...15 lines deleted...]
-      <c r="F74" t="s">
+    <row r="69">
+      <c r="A69" t="s">
+        <v>316</v>
+      </c>
+      <c r="B69" t="s">
+        <v>317</v>
+      </c>
+      <c r="C69" t="s">
+        <v>318</v>
+      </c>
+      <c r="D69" t="s">
+        <v>63</v>
+      </c>
+      <c r="E69" t="s">
+        <v>319</v>
+      </c>
+      <c r="F69" t="s">
+        <v>28</v>
+      </c>
+      <c r="G69" t="s">
+        <v>41</v>
+      </c>
+      <c r="H69" t="s">
+        <v>17</v>
+      </c>
+      <c r="I69"/>
+      <c r="J69" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>321</v>
+      </c>
+      <c r="B70" t="s">
+        <v>322</v>
+      </c>
+      <c r="C70"/>
+      <c r="D70" t="s">
+        <v>70</v>
+      </c>
+      <c r="E70" t="s">
+        <v>323</v>
+      </c>
+      <c r="F70" t="s">
+        <v>314</v>
+      </c>
+      <c r="G70" t="s">
+        <v>35</v>
+      </c>
+      <c r="H70" t="s">
         <v>36</v>
       </c>
-      <c r="G74" t="s">
-[...33 lines deleted...]
-      <c r="I75" t="inlineStr" s="2">
+      <c r="I70" t="inlineStr" s="2">
         <is>
           <t>https://pkk.rosreestr.ru/#/search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3</t>
         </is>
       </c>
-      <c r="J75" t="inlineStr">
+      <c r="J70" t="inlineStr">
         <is>
           <t>Инвестиционная зона - Вологда-Восток;
 Кадастровый номер земельного участка - 35:24:0203005:3;
 Правила землепользования и застройки - [П-3] Зона размещения производственных объектов IV - V классов опасности;
 Виды разрешённого использования - промышленные предприятия и коммунально-складские организации IV - V классов, опасности;
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="J1:K1"/>
     <mergeCell ref="J2:K2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I2" r:id="rId1" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.293531033418695&amp;coordinate_x=4450718.731657845&amp;coordinate_y=8218586.262219952&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=1293021878%2C36368%2C35%3A24%3A0203011%3A2700"/>
-[...62 lines deleted...]
-    <hyperlink ref="I75" r:id="rId64" location="/search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3" display="https://pkk.rosreestr.ru/ - /search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3"/>
+    <hyperlink ref="I2" r:id="rId1" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;coordinate_x=4444463.340541343&amp;coordinate_y=8226335.135061965&amp;zoom=19.666666666666668&amp;theme_id=1&amp;baseLayerId=36346&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159696580%2C36368%2C35%3A24%3A0305028%3A1207"/>
+    <hyperlink ref="I4" r:id="rId2" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.618002952354725&amp;coordinate_x=4441580.65685611&amp;coordinate_y=8226755.163220642&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=159663260%2C36368%2C35%3A24%3A0202017%3A17"/>
+    <hyperlink ref="I5" r:id="rId3" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.245571590946177&amp;coordinate_x=4441079.333934493&amp;coordinate_y=8239712.92308275&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;selectedCard=982455793%2C36368%2C35%3A24%3A0301001%3A2337"/>
+    <hyperlink ref="I6" r:id="rId4" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.63792394073836&amp;coordinate_x=4448244.369282167&amp;coordinate_y=8227895.101376034&amp;baseLayerId=36346&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;selectedCard=134944951%2C36368%2C35%3A24%3A0303006%3A13845"/>
+    <hyperlink ref="I8" r:id="rId5" location="" display="https://egrpinfo.ru/kadmap/45"/>
+    <hyperlink ref="I10" r:id="rId6" location="" display="https://catalog.lot-online.ru/index.php?dispatch=products.view&amp;product_id=729867"/>
+    <hyperlink ref="I12" r:id="rId7" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;theme_id=1&amp;zoom=17.162819591288155&amp;coordinate_x=4417092.588163074&amp;coordinate_y=8242805.862755013&amp;baseLayerId=235&amp;is_copy_url=true&amp;active_layers=36048"/>
+    <hyperlink ref="I14" r:id="rId8" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.69974977749003&amp;coordinate_x=4416803.283886344&amp;coordinate_y=8242527.432821866&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I15" r:id="rId9" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333332&amp;coordinate_x=4417566.7864948595&amp;coordinate_y=8242743.421600261&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=37298&amp;is_copy_url=true"/>
+    <hyperlink ref="I16" r:id="rId10" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=17.399565008613244&amp;coordinate_x=4448903.985634195&amp;coordinate_y=8224680.957198638&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I17" r:id="rId11" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.00668177533543&amp;coordinate_x=4436421.208157822&amp;coordinate_y=8228615.077372837&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I18" r:id="rId12" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.333333333333332&amp;coordinate_x=4448197.512711966&amp;coordinate_y=8225696.745869471&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I19" r:id="rId13" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.666666666666668&amp;coordinate_x=4440826.203365773&amp;coordinate_y=8226792.655933091&amp;baseLayerId=36345&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=36048&amp;is_copy_url=true"/>
+    <hyperlink ref="I20" r:id="rId14" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=19.333333333333336&amp;coordinate_x=4439594.991962399&amp;coordinate_y=8227686.539635807&amp;theme_id=1&amp;is_copy_url=true&amp;baseLayerId=36346&amp;active_layers=36049%2C36048"/>
+    <hyperlink ref="I21" r:id="rId15" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4417101.751969897&amp;coordinate_y=8241998.042262578&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346"/>
+    <hyperlink ref="I22" r:id="rId16" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=18.446163851378166&amp;coordinate_x=4445130.60561415&amp;coordinate_y=8223186.033807439&amp;theme_id=1&amp;is_copy_url=true&amp;active_layers=%E8%B3%91%2C%E8%B3%90&amp;baseLayerId=36346"/>
+    <hyperlink ref="I23" r:id="rId17" location="/search/59.23254504077681,39.78834536880647/18/@5w3tqw5ql?text=35%3A24%3A0103002%3A4676&amp;type=1&amp;opened=35%3A24%3A103002%3A4676" display="https://pkk.rosreestr.ru/ - /search/59.23254504077681,39.78834536880647/18/@5w3tqw5ql?text=35%3A24%3A0103002%3A4676&amp;type=1&amp;opened=35%3A24%3A103002%3A4676"/>
+    <hyperlink ref="I26" r:id="rId18" location="/search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10" display="https://pkk.rosreestr.ru/ - /search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10"/>
+    <hyperlink ref="I27" r:id="rId19" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A967&amp;type=5&amp;opened=35%3A24%3A102006%3A967" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A967&amp;type=5&amp;opened=35%3A24%3A102006%3A967"/>
+    <hyperlink ref="I29" r:id="rId20" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A969&amp;type=5&amp;opened=35%3A24%3A102006%3A969" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A969&amp;type=5&amp;opened=35%3A24%3A102006%3A969"/>
+    <hyperlink ref="I30" r:id="rId21" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385"/>
+    <hyperlink ref="I31" r:id="rId22" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A373&amp;type=5&amp;opened=35%3A24%3A102006%3A373" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A373&amp;type=5&amp;opened=35%3A24%3A102006%3A373"/>
+    <hyperlink ref="I32" r:id="rId23" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A982&amp;type=5&amp;opened=35%3A24%3A102006%3A982" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A982&amp;type=5&amp;opened=35%3A24%3A102006%3A982"/>
+    <hyperlink ref="I33" r:id="rId24" location="/search/59.23578674075379,39.82257556016996/4/@5w3tqw5ce?text=35%3A24%3A0102006%3A396&amp;type=5&amp;opened=35%3A24%3A102006%3A396" display="https://pkk.rosreestr.ru/ - /search/59.23578674075379,39.82257556016996/4/@5w3tqw5ce?text=35%3A24%3A0102006%3A396&amp;type=5&amp;opened=35%3A24%3A102006%3A396"/>
+    <hyperlink ref="I34" r:id="rId25" location="/search/59.23418612046864,39.82538900136262/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A399&amp;type=5&amp;opened=35%3A24%3A102006%3A399" display="https://pkk.rosreestr.ru/ - /search/59.23418612046864,39.82538900136262/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A399&amp;type=5&amp;opened=35%3A24%3A102006%3A399"/>
+    <hyperlink ref="I35" r:id="rId26" location="/search/59.23543259750644,39.82436631217581/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A421&amp;type=5&amp;opened=35%3A24%3A102006%3A421" display="https://pkk.rosreestr.ru/ - /search/59.23543259750644,39.82436631217581/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A421&amp;type=5&amp;opened=35%3A24%3A102006%3A421"/>
+    <hyperlink ref="I36" r:id="rId27" location="/search/59.23468660973109,39.82652981439864/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A406&amp;type=5&amp;opened=35%3A24%3A102006%3A406" display="https://pkk.rosreestr.ru/ - /search/59.23468660973109,39.82652981439864/19/@5w3tqw5ce?text=35%3A24%3A0102006%3A406&amp;type=5&amp;opened=35%3A24%3A102006%3A406"/>
+    <hyperlink ref="I37" r:id="rId28" location="/search/59.23591116444627,39.8216161624218/18/@5w3tqw5ce?text=35%3A24%3A0102006%3A397&amp;type=5&amp;opened=35%3A24%3A102006%3A397" display="https://pkk.rosreestr.ru/ - /search/59.23591116444627,39.8216161624218/18/@5w3tqw5ce?text=35%3A24%3A0102006%3A397&amp;type=5&amp;opened=35%3A24%3A102006%3A397"/>
+    <hyperlink ref="I38" r:id="rId29" location="/search/59.20576094699292,39.97346010939667/19/@5w3tlwcnx?text=35%3A24%3A0203009%3A2044&amp;type=1&amp;opened=35%3A24%3A203009%3A2044" display="https://pkk.rosreestr.ru/ - /search/59.20576094699292,39.97346010939667/19/@5w3tlwcnx?text=35%3A24%3A0203009%3A2044&amp;type=1&amp;opened=35%3A24%3A203009%3A2044"/>
+    <hyperlink ref="I39" r:id="rId30" location="/search/59.232151828751725,39.93223561946909/19/@5w3tte1oq?text=%2035%3A24%3A0303004%3A350&amp;type=1&amp;opened=35%3A24%3A303004%3A350" display="https://pkk.rosreestr.ru/ - /search/59.232151828751725,39.93223561946909/19/@5w3tte1oq?text=%2035%3A24%3A0303004%3A350&amp;type=1&amp;opened=35%3A24%3A303004%3A350"/>
+    <hyperlink ref="I40" r:id="rId31" location="/search/59.21167221082902,39.98349224878587/19/@5i2pp2azh?text=59.211610%2039.982781&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203006%3A26" display="https://pkk.rosreestr.ru/ - /search/59.21167221082902,39.98349224878587/19/@5i2pp2azh?text=59.211610%2039.982781&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203006%3A26"/>
+    <hyperlink ref="I41" r:id="rId32" location="/search/59.20986371217258,39.985805302809524/18/@5i2pp2azh?text=%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%BE%D0%B4%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%B4%D0%B0,%20%D1%83%D0%BB.%20%D0%AD%D0%BB%D0%B5%D0%B2%D0%B0%D1%82%D0%BE%D1%80%D0%BD%D0%B0%D1%8F,%20%D0%B4.%2045&amp;type=1&amp;opened=35%3A24%3A203007%3A39" display="https://pkk.rosreestr.ru/ - /search/59.20986371217258,39.985805302809524/18/@5i2pp2azh?text=%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%BE%D0%B4%D1%81%D0%BA%D0%B0%D1%8F%20%D0%BE%D0%B1%D0%BB%D0%B0%D1%81%D1%82%D1%8C,%20%D0%B3.%20%D0%92%D0%BE%D0%BB%D0%BE%D0%B3%D0%B4%D0%B0,%20%D1%83%D0%BB.%20%D0%AD%D0%BB%D0%B5%D0%B2%D0%B0%D1%82%D0%BE%D1%80%D0%BD%D0%B0%D1%8F,%20%D0%B4.%2045&amp;type=1&amp;opened=35%3A24%3A203007%3A39"/>
+    <hyperlink ref="I42" r:id="rId33" location="/search/59.2308253097265,39.85538849017597/19/@5w3tqw5ct?text=35%3A24%3A0102005%3A3474&amp;type=1&amp;nameTab&amp;indexTab&amp;opened=35%3A24%3A102005%3A3474" display="https://pkk.rosreestr.ru/ - /search/59.2308253097265,39.85538849017597/19/@5w3tqw5ct?text=35%3A24%3A0102005%3A3474&amp;type=1&amp;nameTab&amp;indexTab&amp;opened=35%3A24%3A102005%3A3474"/>
+    <hyperlink ref="I43" r:id="rId34" location="/search/59.21444625309061,39.895648912592314/19/@5w3tqw5ct?text=59.214523%2039.895519&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A202017%3A56" display="https://pkk.rosreestr.ru/ - /search/59.21444625309061,39.895648912592314/19/@5w3tqw5ct?text=59.214523%2039.895519&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A202017%3A56"/>
+    <hyperlink ref="I44" r:id="rId35" location="" display="http://www.gsz.su/spagewide.php?leningradskaya_148"/>
+    <hyperlink ref="I45" r:id="rId36" location="/search/59.2273999584658,39.89032179375931/19/@5w3tqw5ct?text=35%3A24%3A0304010%3A14&amp;type=1&amp;opened=35%3A24%3A304010%3A14" display="https://pkk.rosreestr.ru/ - /search/59.2273999584658,39.89032179375931/19/@5w3tqw5ct?text=35%3A24%3A0304010%3A14&amp;type=1&amp;opened=35%3A24%3A304010%3A14"/>
+    <hyperlink ref="I46" r:id="rId37" location="/search/59.214166599420174,39.87242834657899/19/@5w3tqw5ct?text=59.214047%2039.872490&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A201022%3A109" display="https://pkk.rosreestr.ru/ - /search/59.214166599420174,39.87242834657899/19/@5w3tqw5ct?text=59.214047%2039.872490&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A201022%3A109"/>
+    <hyperlink ref="I47" r:id="rId38" location="/search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10" display="https://pkk.rosreestr.ru/ - /search/59.228918172557115,39.87266370695842/19/@5w3tqw5ct?text=35%3A24%3A0201004%3A10&amp;type=1&amp;opened=35%3A24%3A201004%3A10"/>
+    <hyperlink ref="I48" r:id="rId39" location="" display="https://nspd.gov.ru/map?thematic=PKK&amp;zoom=20&amp;coordinate_x=4433420.215624382&amp;coordinate_y=8227209.120228585&amp;baseLayerId=235&amp;theme_id=1&amp;is_copy_url=true"/>
+    <hyperlink ref="I50" r:id="rId40" location="/search/59.20525597835106,39.89613354138716/16/@5w3tqw5ce?text=35%3A24%3A0202037%3A151&amp;type=5&amp;opened=35%3A24%3A202037%3A151" display="https://pkk.rosreestr.ru/ - /search/59.20525597835106,39.89613354138716/16/@5w3tqw5ce?text=35%3A24%3A0202037%3A151&amp;type=5&amp;opened=35%3A24%3A202037%3A151"/>
+    <hyperlink ref="I51" r:id="rId41" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A1069&amp;type=5&amp;opened=35%3A24%3A102006%3A1069" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A1069&amp;type=5&amp;opened=35%3A24%3A102006%3A1069"/>
+    <hyperlink ref="I52" r:id="rId42" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A384&amp;type=5&amp;opened=35%3A24%3A102006%3A384" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A384&amp;type=5&amp;opened=35%3A24%3A102006%3A384"/>
+    <hyperlink ref="I53" r:id="rId43" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A380&amp;type=5&amp;opened=35%3A24%3A102006%3A380" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A380&amp;type=5&amp;opened=35%3A24%3A102006%3A380"/>
+    <hyperlink ref="I54" r:id="rId44" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A385&amp;type=5&amp;opened=35%3A24%3A102006%3A385"/>
+    <hyperlink ref="I55" r:id="rId45" location="/search/59.229859906088805,39.88602969492615/13/@5w3tqw5ce?text=35%3A24%3A0102006%3A374&amp;type=5&amp;opened=35%3A24%3A102006%3A374" display="https://pkk.rosreestr.ru/ - /search/59.229859906088805,39.88602969492615/13/@5w3tqw5ce?text=35%3A24%3A0102006%3A374&amp;type=5&amp;opened=35%3A24%3A102006%3A374"/>
+    <hyperlink ref="I56" r:id="rId46" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A976&amp;type=5&amp;opened=35%3A24%3A102006%3A976" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A976&amp;type=5&amp;opened=35%3A24%3A102006%3A976"/>
+    <hyperlink ref="I57" r:id="rId47" location="/search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A361&amp;type=5&amp;opened=35%3A24%3A102006%3A361" display="https://pkk.rosreestr.ru/ - /search/59.230145323557835,39.82491824473092/14/@5w3tqw5ce?text=35%3A24%3A0102006%3A361&amp;type=5&amp;opened=35%3A24%3A102006%3A361"/>
+    <hyperlink ref="I58" r:id="rId48" location="" display="https://www.emng.ru/realty/object/1035/"/>
+    <hyperlink ref="I59" r:id="rId49" location="" display="http://www.gsz.su/spagewide.php?chernishevskogo_122"/>
+    <hyperlink ref="I60" r:id="rId50" location="/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170" display="https://pkk.rosreestr.ru/ - /search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170"/>
+    <hyperlink ref="I61" r:id="rId51" location="/search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170" display="https://pkk.rosreestr.ru/ - /search/59.246487464074,39.91908206422004/17/@nkfazkxw1?text=59.246364%2039.920184&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A303002%3A2170"/>
+    <hyperlink ref="I62" r:id="rId52" location="/search/59.248324904852815,39.91681200114899/17/@nkfazkxw1?text=35%3A24%3A0303002%3A2181&amp;type=1&amp;opened=35%3A24%3A303002%3A2181" display="https://pkk.rosreestr.ru/ - /search/59.248324904852815,39.91681200114899/17/@nkfazkxw1?text=35%3A24%3A0303002%3A2181&amp;type=1&amp;opened=35%3A24%3A303002%3A2181"/>
+    <hyperlink ref="I63" r:id="rId53" location="/search/59.245512293848364,39.92365120280049/17/@nkfazkxw1?text=35%3A24%3A0303003%3A246&amp;type=1&amp;opened=35%3A24%3A303003%3A246" display="https://pkk.rosreestr.ru/ - /search/59.245512293848364,39.92365120280049/17/@nkfazkxw1?text=35%3A24%3A0303003%3A246&amp;type=1&amp;opened=35%3A24%3A303003%3A246"/>
+    <hyperlink ref="I64" r:id="rId54" location="/search/59.177506909654156,39.900071204585544/17/@nkfazkxw1?text=35%3A24%3A0502010%3A36&amp;type=1&amp;opened=35%3A24%3A502010%3A36" display="https://pkk.rosreestr.ru/ - /search/59.177506909654156,39.900071204585544/17/@nkfazkxw1?text=35%3A24%3A0502010%3A36&amp;type=1&amp;opened=35%3A24%3A502010%3A36"/>
+    <hyperlink ref="I65" r:id="rId55" location="/search/65.649517,122.730144/4/@nkfazkxox?text=35%3A24%3A0502010%3A1474&amp;type=1&amp;opened=35%3A24%3A502010%3A1474" display="https://pkk.rosreestr.ru/ - /search/65.649517,122.730144/4/@nkfazkxox?text=35%3A24%3A0502010%3A1474&amp;type=1&amp;opened=35%3A24%3A502010%3A1474"/>
+    <hyperlink ref="I66" r:id="rId56" location="/search/59.178094956632556,39.89823557824658/17/@nkfazkxw1?text=35%3A24%3A0502010%3A1655%20&amp;type=1&amp;opened=35%3A24%3A502010%3A1655" display="https://pkk.rosreestr.ru/ - /search/59.178094956632556,39.89823557824658/17/@nkfazkxw1?text=35%3A24%3A0502010%3A1655%20&amp;type=1&amp;opened=35%3A24%3A502010%3A1655"/>
+    <hyperlink ref="I67" r:id="rId57" location="" display="http://www.vbf.ru/products/arenda/"/>
+    <hyperlink ref="I68" r:id="rId58" location="x=4434091.051612537&amp;y=8229139.5176290665&amp;z=19&amp;text=35%3A24%3A0103002%3A3807&amp;type=1&amp;app=search&amp;opened=1" display="https://pkk5.rosreestr.ru/ - x=4434091.051612537&amp;y=8229139.5176290665&amp;z=19&amp;text=35%3A24%3A0103002%3A3807&amp;type=1&amp;app=search&amp;opened=1"/>
+    <hyperlink ref="I70" r:id="rId59" location="/search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3" display="https://pkk.rosreestr.ru/ - /search/59.215191869292866,39.97266939193727/18/@5w3tqxnjb?text=59.215304%2039.972594&amp;type=1&amp;inPoint=true&amp;opened=35%3A24%3A203005%3A3"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Company>
   <Manager>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>